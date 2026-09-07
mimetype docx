--- v0 (2025-10-11)
+++ v1 (2026-09-07)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00D00E49" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
+    <w:p w14:paraId="5658C686" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
+    <w:p w14:paraId="26C4E822" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hiermit beantrage ich ein familienfreundliches Abschluss</w:t>
       </w:r>
       <w:r w:rsidR="0054010F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tipendium der GGG</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
+    <w:p w14:paraId="6B0A37F1" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(max. 4-6 Monate, max. 1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
@@ -122,883 +122,883 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00 €</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bei 1 Kind, plus 100 Euro bei jedem weiteren Kind):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidTr="0005363A">
+      <w:tr w:rsidR="00D00E49" w:rsidRPr="004B1418" w14:paraId="4A48407A" w14:textId="77777777" w:rsidTr="0005363A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
+          <w:p w14:paraId="0210FF5B" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in der Zeit von … bis … (MM/JJJJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
+          <w:p w14:paraId="612101A0" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidTr="0005363A">
+      <w:tr w:rsidR="00D00E49" w:rsidRPr="004B1418" w14:paraId="0891FED6" w14:textId="77777777" w:rsidTr="0005363A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
+          <w:p w14:paraId="50DE61A2" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in Höhe von (Euro / Monat)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
+          <w:p w14:paraId="7E547178" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidTr="0005363A">
+      <w:tr w:rsidR="00D00E49" w:rsidRPr="004B1418" w14:paraId="15A04D94" w14:textId="77777777" w:rsidTr="0005363A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
+          <w:p w14:paraId="63E9FD21" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00094A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="00094A0C">
+            <w:r w:rsidR="00127C87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00127C87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kind/er im eigenen Haushalt</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
+          <w:p w14:paraId="22A0CD55" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      Anzahl der Kinder: __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
+          <w:p w14:paraId="0DF1F067" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00094A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="00094A0C">
+            <w:r w:rsidR="00127C87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00127C87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pflege</w:t>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>bedürftige Person im Kontext der Familie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D00E49">
+    <w:p w14:paraId="41CCD60C" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D00E49">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informationen zur Person:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidTr="00D618EF">
+      <w:tr w:rsidR="00A92011" w:rsidRPr="004B1418" w14:paraId="3A166375" w14:textId="77777777" w:rsidTr="00D618EF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
+          <w:p w14:paraId="6A3C556F" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00A92011">
+          <w:p w14:paraId="27A683AE" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00A92011">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidTr="00D618EF">
+      <w:tr w:rsidR="00A92011" w:rsidRPr="004B1418" w14:paraId="67D2AFA6" w14:textId="77777777" w:rsidTr="00D618EF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
+          <w:p w14:paraId="07F250A8" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00A92011">
+          <w:p w14:paraId="760CE5A4" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00A92011">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidTr="00D618EF">
+      <w:tr w:rsidR="00A92011" w:rsidRPr="004B1418" w14:paraId="64156437" w14:textId="77777777" w:rsidTr="00D618EF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
+          <w:p w14:paraId="18A962E0" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
               <w:t>Geburtsdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00A92011">
+          <w:p w14:paraId="3542F09C" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00A92011">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidTr="00D618EF">
+      <w:tr w:rsidR="00A92011" w:rsidRPr="004B1418" w14:paraId="5EBD5720" w14:textId="77777777" w:rsidTr="00D618EF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
+          <w:p w14:paraId="23B28021" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
               <w:t>Promotionsfach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00A92011">
+          <w:p w14:paraId="11EA25EB" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00A92011">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidTr="00D618EF">
+      <w:tr w:rsidR="00A92011" w:rsidRPr="004B1418" w14:paraId="46EB999C" w14:textId="77777777" w:rsidTr="00D618EF">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
+          <w:p w14:paraId="20C44DA7" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fakultät und </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
+          <w:p w14:paraId="25E3D025" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
               <w:t>Institut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00A92011">
+          <w:p w14:paraId="2FB4D211" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00A92011">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidTr="00D618EF">
+      <w:tr w:rsidR="00A92011" w:rsidRPr="004B1418" w14:paraId="43751F0D" w14:textId="77777777" w:rsidTr="00D618EF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
+          <w:p w14:paraId="5770E1CB" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00D618EF">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="de-DE"/>
               </w:rPr>
               <w:t>Erstbetreuer*in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00A92011">
+          <w:p w14:paraId="209306B5" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004B1418" w:rsidRDefault="00A92011" w:rsidP="00A92011">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A92011" w:rsidRDefault="00A92011">
+    <w:p w14:paraId="7F3512A1" w14:textId="77777777" w:rsidR="00A92011" w:rsidRDefault="00A92011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRPr="004568B1" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="3218B3AF" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRPr="004568B1" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="004568B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>enn Sie in einem Kolleg oder Promotionsprogramm promovieren, bitten wir zusätzlich um diese Angaben:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E6277E" w:rsidTr="00E6277E">
+      <w:tr w:rsidR="00E6277E" w14:paraId="0BF1DB6F" w14:textId="77777777" w:rsidTr="00E6277E">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00822A0D">
+          <w:p w14:paraId="78B20A86" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00822A0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name de</w:t>
             </w:r>
             <w:r w:rsidR="00822A0D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kollegs / Programms:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="000C16FE">
+          <w:p w14:paraId="614AC198" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="000C16FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6277E" w:rsidTr="00E6277E">
+      <w:tr w:rsidR="00E6277E" w14:paraId="55997960" w14:textId="77777777" w:rsidTr="00E6277E">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="000C16FE">
+          <w:p w14:paraId="587BE46D" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="000C16FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mitgliedschaft von … bis …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="000C16FE">
+          <w:p w14:paraId="23F6FECB" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="000C16FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6277E" w:rsidTr="00E6277E">
+      <w:tr w:rsidR="00E6277E" w14:paraId="6A6C0468" w14:textId="77777777" w:rsidTr="00E6277E">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="000C16FE">
+          <w:p w14:paraId="7BD24A96" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="000C16FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004568B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Hat das Kolleg/Programm, dem Sie ggf. angehörten, die Möglichkeiten Ihrer </w:t>
             </w:r>
             <w:r w:rsidR="00822A0D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Förderung in der Abschlussp</w:t>
             </w:r>
             <w:r w:rsidRPr="004568B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>hase ausgeschöpft?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="000C16FE">
+          <w:p w14:paraId="4D846037" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="000C16FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004568B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004568B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00094A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="00094A0C">
+            <w:r w:rsidR="00127C87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00127C87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004568B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004568B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja</w:t>
             </w:r>
             <w:r w:rsidRPr="004568B1">
               <w:rPr>
@@ -1013,122 +1013,122 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004568B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00094A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="00094A0C">
+            <w:r w:rsidR="00127C87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00127C87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004568B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004568B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="4CF1EF3C" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="7873A863" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="080FC4C5" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00822A0D" w:rsidRDefault="00822A0D" w:rsidP="00E6277E">
+    <w:p w14:paraId="5FFC7522" w14:textId="77777777" w:rsidR="00822A0D" w:rsidRDefault="00822A0D" w:rsidP="00E6277E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="732682B3" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1286,1540 +1286,1540 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="2770F5B4" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterschrift, Name und Adresse </w:t>
       </w:r>
       <w:r w:rsidRPr="004568B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">der Programmsprecherin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="004568B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> des Pr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ogrammsprechers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E">
+    <w:p w14:paraId="338ECACA" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00822A0D" w:rsidRPr="004B1418" w:rsidRDefault="00822A0D">
+    <w:p w14:paraId="08067D67" w14:textId="77777777" w:rsidR="00822A0D" w:rsidRPr="004B1418" w:rsidRDefault="00822A0D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A92011" w:rsidRPr="004568B1" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
+    <w:p w14:paraId="7C059FF9" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="004568B1" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004568B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informationen zur Finanzierung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidTr="00822A0D">
+      <w:tr w:rsidR="004B1418" w:rsidRPr="004B1418" w14:paraId="5E47E9F1" w14:textId="77777777" w:rsidTr="00822A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
+          <w:p w14:paraId="7ED6FF33" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
+          <w:p w14:paraId="19094F86" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="0005363A">
+          <w:p w14:paraId="153C953C" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="0005363A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">wenn ja, </w:t>
             </w:r>
             <w:r w:rsidR="00D00E49">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
+          <w:p w14:paraId="5035D232" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>von… bis…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
+          <w:p w14:paraId="3BCDB93B" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Höhe / €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00541B41" w:rsidRPr="004B1418" w:rsidTr="00822A0D">
+      <w:tr w:rsidR="00541B41" w:rsidRPr="004B1418" w14:paraId="182E5A3A" w14:textId="77777777" w:rsidTr="00822A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00541B41" w:rsidRPr="004B1418" w:rsidRDefault="00822A0D">
+          <w:p w14:paraId="07E6B6C5" w14:textId="77777777" w:rsidR="00541B41" w:rsidRPr="004B1418" w:rsidRDefault="00822A0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidR="00541B41" w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>isherige Finanzie</w:t>
             </w:r>
             <w:r w:rsidR="00541B41">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="00541B41" w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rung / Förderung der Promotionsphase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00541B41" w:rsidRPr="004B1418" w:rsidRDefault="00541B41">
+          <w:p w14:paraId="38FE4C7A" w14:textId="77777777" w:rsidR="00541B41" w:rsidRPr="004B1418" w:rsidRDefault="00541B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00541B41" w:rsidRPr="004B1418" w:rsidRDefault="00541B41">
+          <w:p w14:paraId="0EC8C4E8" w14:textId="77777777" w:rsidR="00541B41" w:rsidRPr="004B1418" w:rsidRDefault="00541B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00541B41" w:rsidRPr="004B1418" w:rsidRDefault="00541B41">
+          <w:p w14:paraId="4736B0ED" w14:textId="77777777" w:rsidR="00541B41" w:rsidRPr="004B1418" w:rsidRDefault="00541B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidTr="00822A0D">
+      <w:tr w:rsidR="00D00E49" w:rsidRPr="004B1418" w14:paraId="3EA6BE2A" w14:textId="77777777" w:rsidTr="00822A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49">
+          <w:p w14:paraId="45482CA6" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Anstellung an der Universität Göttingen im Förderzeitraum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
+          <w:p w14:paraId="7CE5C460" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00094A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="00094A0C">
+            <w:r w:rsidR="00127C87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00127C87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49">
+          <w:p w14:paraId="15ABA28B" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49">
+          <w:p w14:paraId="74877826" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49">
+          <w:p w14:paraId="0C1938DA" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidTr="00822A0D">
+      <w:tr w:rsidR="004B1418" w:rsidRPr="004B1418" w14:paraId="49FDAE7D" w14:textId="77777777" w:rsidTr="00822A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="1DDA293A" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eigenes monatliches Einkommen im Förder</w:t>
             </w:r>
             <w:r w:rsidR="00D00E49">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>zeitraum (inkl. Stipendien)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
+          <w:p w14:paraId="556C52FC" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00094A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="00094A0C">
+            <w:r w:rsidR="00127C87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00127C87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="37B8813D" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="3C42C605" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="68B384E2" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidTr="00822A0D">
+      <w:tr w:rsidR="004B1418" w:rsidRPr="004B1418" w14:paraId="3A432808" w14:textId="77777777" w:rsidTr="00822A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="241BC9D4" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>monatliches Einkommen der</w:t>
             </w:r>
             <w:r w:rsidR="00822A0D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Partnerin / des Partners</w:t>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> im Förderzeitraum (inkl. Stipendien)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
+          <w:p w14:paraId="591A8A61" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00094A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="00094A0C">
+            <w:r w:rsidR="00127C87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00127C87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="6A3B8633" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="08984000" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="53DC01F0" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidTr="00822A0D">
+      <w:tr w:rsidR="004B1418" w:rsidRPr="004B1418" w14:paraId="78EF2A92" w14:textId="77777777" w:rsidTr="00822A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="3D639E90" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Elterngeld, Pflegegeld oder andere Sozialbeihilfen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
+          <w:p w14:paraId="31C6C41E" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00094A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="00094A0C">
+            <w:r w:rsidR="00127C87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00127C87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="315E8984" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="12CE65E5" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="1327CCF9" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidTr="00822A0D">
+      <w:tr w:rsidR="004B1418" w:rsidRPr="004B1418" w14:paraId="7259C04C" w14:textId="77777777" w:rsidTr="00822A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49">
+          <w:p w14:paraId="0A411323" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>anerkannte Schwerbehinderung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
+          <w:p w14:paraId="7D87CEFF" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00094A0C">
-[...6 lines deleted...]
-            <w:r w:rsidR="00094A0C">
+            <w:r w:rsidR="00127C87">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00127C87">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B1418">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
+          <w:p w14:paraId="5E1D100F" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>GdB</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:           %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="1BFE005E" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="7A60E5B8" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="78331892" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="5B4287B5" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRPr="002C2681" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="225D0F89" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRPr="002C2681" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2681">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bestätigung des Antragstellers / der Antragstellerin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="6729BA02" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00822A0D" w:rsidP="00E6277E">
+    <w:p w14:paraId="46D1C441" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00822A0D" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">iermit </w:t>
       </w:r>
       <w:r w:rsidR="00E6277E" w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">bestätige </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ich </w:t>
       </w:r>
       <w:r w:rsidR="00E6277E" w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>die Richtigkeit aller im Antrag gemachten Angaben und werde Änderungen unverzüglich mitteilen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="7862D02B" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="01D90AAB" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="7E7AFE23" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="4F747183" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="4133959E" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="72FF9EDE" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00822A0D" w:rsidRPr="004B1418" w:rsidRDefault="00822A0D" w:rsidP="00E6277E">
+    <w:p w14:paraId="537EADFF" w14:textId="77777777" w:rsidR="00822A0D" w:rsidRPr="004B1418" w:rsidRDefault="00822A0D" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
+    <w:p w14:paraId="3DE5F983" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="00E6277E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ort und Datum </w:t>
       </w:r>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Unterschrift der Antragstellerin / des Antragstellers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E">
+    <w:p w14:paraId="3AA1E351" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6277E" w:rsidRDefault="00E6277E">
+    <w:p w14:paraId="6F9A7443" w14:textId="77777777" w:rsidR="00E6277E" w:rsidRDefault="00E6277E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C2681" w:rsidRDefault="002C2681" w:rsidP="004568B1">
+    <w:p w14:paraId="136B2661" w14:textId="77777777" w:rsidR="002C2681" w:rsidRDefault="002C2681" w:rsidP="004568B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00A61CA3" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
+    <w:p w14:paraId="10AC0A6B" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00A61CA3" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61CA3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Unterlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
+    <w:p w14:paraId="331860AC" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bitte fügen Sie diesem Antrag bei:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="00094A0C" w:rsidP="00E6277E">
+    <w:p w14:paraId="494169FF" w14:textId="1F12E191" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="00127C87" w:rsidP="00E6277E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="004B1418" w:rsidRPr="0005363A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Anmeldebogen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004B1418" w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> der GGG</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
+    <w:p w14:paraId="6D8C285C" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tabellarischer Lebenslauf und bisherige Abschlusszeugnisse (in Kopie)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
+    <w:p w14:paraId="34F551A0" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Begründung für das erforderliche Abschluss-Stipendium </w:t>
       </w:r>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(insgesamt höchstens </w:t>
       </w:r>
       <w:r w:rsidR="00E6277E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Seiten), die folgende Punkte enthalten soll: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D618EF" w:rsidRPr="00F01A9F" w:rsidRDefault="00D618EF" w:rsidP="00E6277E">
+    <w:p w14:paraId="424938DF" w14:textId="77777777" w:rsidR="00D618EF" w:rsidRPr="00F01A9F" w:rsidRDefault="00D618EF" w:rsidP="00E6277E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Beginn und </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01A9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bisheriger Verlauf des Promotionsprojektes, Betreuungssituation und bisherige Finanzierung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
+    <w:p w14:paraId="0E17A35F" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Darstellung familiärer Gründe (Anzahl </w:t>
       </w:r>
       <w:r w:rsidR="00D00E49">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -2846,94 +2846,94 @@
       <w:r w:rsidR="0019387F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r bzw. pflegebedürftigen Person</w:t>
       </w:r>
       <w:r w:rsidR="00D00E49">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Wer macht was? Wer hilft? Welche Betreuungseinrichtungen stehen zur Verfügung?</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00E49" w:rsidRDefault="0019387F" w:rsidP="00E6277E">
+    <w:p w14:paraId="3BE33D9E" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRDefault="0019387F" w:rsidP="00E6277E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0019387F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Erklärung über Ihre finanzielle Situation und die </w:t>
       </w:r>
       <w:r w:rsidR="00822A0D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="0019387F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hrer engeren Familie: Welches Einkommen haben Sie in welcher Höhe aus welcher Quelle? </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00E49">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welche Kosten werden ggf. von anderen Institutionen übernommen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00D618EF" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
+    <w:p w14:paraId="17BFA287" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00D618EF" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D00E49">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wenn vorhanden</w:t>
       </w:r>
       <w:r w:rsidR="00D00E49">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -2949,92 +2949,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D618EF" w:rsidRPr="00F01A9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Darstellung </w:t>
       </w:r>
       <w:r w:rsidR="00D618EF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zusätzlicher</w:t>
       </w:r>
       <w:r w:rsidR="00D618EF" w:rsidRPr="00F01A9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gründe für eine Förderung (z.B. soziale Herkunft, Behinderung oder Erkrankung, Aufenthaltsstatus, Bedarf an Assistenz)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
+    <w:p w14:paraId="2DCADD80" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ggf. Darstellung weiterer wissenschaftlicher Gründe, die für die Förderung sprechen (z.B. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cotutelle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
+    <w:p w14:paraId="5AA043C7" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aktuelles Inhaltsverzeichnis der Dissertation, aus dem der Arbeitsstand ersichtlich ist (welche Abschnitte sind fertig, welche benötigen welche Überarbeitung bzw. </w:t>
       </w:r>
       <w:r w:rsidR="00E6277E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -3053,178 +3053,170 @@
       <w:r w:rsidR="00E6277E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noch</w:t>
       </w:r>
       <w:r w:rsidR="00D00E49">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
+    <w:p w14:paraId="5154FFAF" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbeits- und Zeitplan für die beantragte Förderperiode. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
+    <w:p w14:paraId="44E1C6F9" w14:textId="77777777" w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Stellungnahme der </w:t>
       </w:r>
       <w:r w:rsidRPr="0019387F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Promotionsbetreuung </w:t>
       </w:r>
       <w:r w:rsidR="0019387F" w:rsidRPr="0019387F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>mit Kontaktdaten. Diese Stellungnahme soll Auskunft darüber geben, warum die Förderung sinnvoll</w:t>
       </w:r>
       <w:r w:rsidR="0019387F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, dringlich</w:t>
       </w:r>
       <w:r w:rsidR="0019387F" w:rsidRPr="0019387F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> und notwendig ist. Zudem soll eingeschätzt werden, ob und bis wann der Abschluss des Promotionsprojektes realistisch zu erwarten ist.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0681" w:rsidRPr="0019387F" w:rsidRDefault="005F0681" w:rsidP="00E6277E">
+    <w:p w14:paraId="249B159A" w14:textId="77777777" w:rsidR="005F0681" w:rsidRPr="0019387F" w:rsidRDefault="005F0681" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Erklärung,</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> welche Kosten ggf. von anderen Institutionen übernommen werden.</w:t>
+        <w:t>Erklärung, welche Kosten ggf. von anderen Institutionen übernommen werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="00822A0D" w:rsidP="00E6277E">
+    <w:p w14:paraId="6C9871EF" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="00822A0D" w:rsidP="00E6277E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Bescheinigung der </w:t>
       </w:r>
       <w:r w:rsidR="004B1418" w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Annahme als Doktorandin oder Doktorand durch das Dekanat (in Kopie)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="2F57D87C" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="004B1418">
+    <w:p w14:paraId="5818CDDC" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="00E6277E" w:rsidP="004B1418">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="004B1418" w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">enden Sie </w:t>
       </w:r>
       <w:r w:rsidR="00A02DA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">bitte </w:t>
       </w:r>
@@ -3239,347 +3231,333 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">als Brief oder </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A61CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pdf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A61CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1418" w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">an: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="4A9E4F55" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Göttinger Graduiertenschule Gesellschaftswissenschaften (GGG), </w:t>
-[...6 lines deleted...]
-        <w:t>Geisma</w:t>
+        <w:t>Göttinger Graduiertenschule Gesellschaftswissenschaften (GGG), Geisma</w:t>
       </w:r>
       <w:r w:rsidR="00A61CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Landstr. 11</w:t>
+        <w:t>r Landstr. 11</w:t>
       </w:r>
       <w:r w:rsidR="00E6277E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A61CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 37083 Göttingen, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00A61CA3" w:rsidRPr="00F53797">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>ggg@uni-goettingen.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A61CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="365644A0" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Rückfragen </w:t>
       </w:r>
       <w:r w:rsidR="00A61CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">an: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00A61CA3" w:rsidRPr="00F53797">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>ggg@uni-goettingen.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A61CA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>oder telefonisch unter: 0551-39-</w:t>
       </w:r>
       <w:r w:rsidR="00D00E49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>28217</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="26937250" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B1418" w:rsidRPr="004B1418">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="52F27CEC" w14:textId="77777777" w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="516945EA" w14:textId="77777777" w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="019525C8" w14:textId="77777777" w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="44B650D3" w14:textId="77777777" w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="36BB8793" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004B1418">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Antrag auf ein</w:t>
     </w:r>
     <w:r w:rsidR="0054010F">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve"> Familienfreundliches Abschlusss</w:t>
     </w:r>
     <w:r w:rsidRPr="004B1418">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>tipendium der GGG</w:t>
     </w:r>
     <w:r w:rsidRPr="004B1418">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62A3C3F4" wp14:editId="3FA14A65">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="topMargin">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="1752600" cy="764292"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Logo_GGG_klein.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3589,51 +3567,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1752600" cy="764292"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07823F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9C4AFA8"/>
     <w:lvl w:ilvl="0" w:tplc="0407000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4450,158 +4428,161 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A92011"/>
     <w:rsid w:val="0005363A"/>
     <w:rsid w:val="0007303F"/>
     <w:rsid w:val="00094A0C"/>
     <w:rsid w:val="00112572"/>
+    <w:rsid w:val="00127C87"/>
     <w:rsid w:val="00130A01"/>
     <w:rsid w:val="0016041B"/>
     <w:rsid w:val="0019387F"/>
     <w:rsid w:val="001C57D4"/>
     <w:rsid w:val="002C2681"/>
     <w:rsid w:val="004568B1"/>
     <w:rsid w:val="004A47D7"/>
     <w:rsid w:val="004B1418"/>
     <w:rsid w:val="0054010F"/>
     <w:rsid w:val="00541B41"/>
     <w:rsid w:val="005A44A1"/>
     <w:rsid w:val="005F0681"/>
     <w:rsid w:val="005F6E27"/>
     <w:rsid w:val="00653345"/>
     <w:rsid w:val="00685ADD"/>
     <w:rsid w:val="00822A0D"/>
     <w:rsid w:val="00981F01"/>
     <w:rsid w:val="009D0042"/>
     <w:rsid w:val="00A02DA6"/>
     <w:rsid w:val="00A61CA3"/>
     <w:rsid w:val="00A92011"/>
     <w:rsid w:val="00C66AA1"/>
     <w:rsid w:val="00CD7645"/>
     <w:rsid w:val="00CF138F"/>
     <w:rsid w:val="00CF51BB"/>
     <w:rsid w:val="00D00E49"/>
     <w:rsid w:val="00D33D20"/>
     <w:rsid w:val="00D618EF"/>
     <w:rsid w:val="00E36A9C"/>
     <w:rsid w:val="00E6277E"/>
     <w:rsid w:val="00E85011"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5D48FE6F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0DE6900E-4A51-4CA6-9A3A-A328886C71B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4663,98 +4644,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -4929,50 +4906,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D33D20"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -5137,58 +5119,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00541B41"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uni-goettingen.de/de/document/download/4540b9f7c16b0675878c3894ca7f5a2d.pdf/FragebogenNeuzulassungen%20dt%202016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggg@uni-goettingen.de" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggg@uni-goettingen.de" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-goettingen.de/de/document/download/75bd9ce1f362a26044383f19a4c57c76.doc/FragebogenNeuzulassungen%20dt%202022_neuesLogo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggg@uni-goettingen.de" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggg@uni-goettingen.de" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -5433,70 +5415,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D6BDCF7-5CE4-49C4-8F4F-E42CB8AF0BA9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>561</Words>
-  <Characters>3540</Characters>
+  <Words>563</Words>
+  <Characters>3548</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4093</CharactersWithSpaces>
+  <CharactersWithSpaces>4103</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bettina Roß</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>