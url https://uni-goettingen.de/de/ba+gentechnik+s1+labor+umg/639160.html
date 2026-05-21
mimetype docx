--- v0 (2026-01-01)
+++ v1 (2026-05-21)
@@ -2243,54 +2243,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="1360" w:dyaOrig="1360" w14:anchorId="76FBD842">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:80.2pt;height:80.2pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:80.4pt;height:80.4pt" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1815920301" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1838904602" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="565DB154" w14:textId="77777777" w:rsidR="00EE6047" w:rsidRPr="00884A53" w:rsidRDefault="00EE6047" w:rsidP="00623BE1">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -5378,142 +5378,137 @@
         <w:t xml:space="preserve"> zu benutzen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7E625F" w14:textId="77777777" w:rsidR="00A40BA2" w:rsidRPr="00B950A7" w:rsidRDefault="004C44AA" w:rsidP="00A014C2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Spritzen, Kanülen, Klingen, Nadeln, Lanzetten etc. dürfen nur wenn unbedingt nötig benutzt werden. Zur Entsorgung sind sie in durchstoßsicheren autoklavierbaren Behältnissen zu sammeln und zu autoklavieren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28183FBD" w14:textId="44E42250" w:rsidR="009977C6" w:rsidRPr="00B950A7" w:rsidRDefault="00D24B38" w:rsidP="00A014C2">
+    <w:p w14:paraId="150A85CD" w14:textId="4D01766B" w:rsidR="009977C6" w:rsidRPr="00344449" w:rsidRDefault="00D24B38" w:rsidP="00B61E7A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B950A7">
+      <w:r w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Aerosolbildung ist zu </w:t>
       </w:r>
-      <w:r w:rsidR="007920DC">
+      <w:r w:rsidR="007920DC" w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>vermeiden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B950A7">
+      <w:r w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="004C44AA" w:rsidRPr="00B950A7">
+      <w:r w:rsidR="004C44AA" w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Mit Aerosolbildung ist z. B. beim Umfüllen, Rühren, Hochdruckpressen, Beimpfen, Schütteln, Pipettieren, Zentrifugieren</w:t>
       </w:r>
-      <w:r w:rsidR="00612E3D" w:rsidRPr="00B950A7">
+      <w:r w:rsidR="00612E3D" w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, Öffnen von Röhrchen mit Flüssigkeiten aus der -80°C oder Flüssig-Stickstoff Lagerung</w:t>
       </w:r>
-      <w:r w:rsidR="004C44AA" w:rsidRPr="00B950A7">
+      <w:r w:rsidR="004C44AA" w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> und Arbeiten mit</w:t>
       </w:r>
-      <w:r w:rsidR="002033C5" w:rsidRPr="00B950A7">
+      <w:r w:rsidR="002033C5" w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ultraschall (etc.) zu rechnen.</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B950A7">
+      <w:r w:rsidR="00344449" w:rsidRPr="00344449">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009977C6" w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mögliche Maßnahmen zur </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B950A7">
+      <w:r w:rsidR="009977C6" w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Vermeidung von Aerosolbildung</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B950A7">
+      <w:r w:rsidR="009977C6" w:rsidRPr="00344449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBBB801" w14:textId="77777777" w:rsidR="009977C6" w:rsidRPr="00B950A7" w:rsidRDefault="009977C6" w:rsidP="009977C6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
@@ -5620,51 +5615,115 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Beim pipettieren Flüssigkeit nicht restlos ausstoßen</w:t>
       </w:r>
       <w:r w:rsidR="00612E3D" w:rsidRPr="00DC1A20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0701B577" w14:textId="77777777" w:rsidR="001168C1" w:rsidRPr="00B950A7" w:rsidRDefault="00D24B38" w:rsidP="00DC1A20">
+    <w:p w14:paraId="374A4C66" w14:textId="7E2920A1" w:rsidR="00344449" w:rsidRDefault="00344449" w:rsidP="00DC1A20">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1225" w:hanging="505"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arbeiten mit gentechnisch veränderten Organismen der Risikogruppe 1 mit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sensibilisierenden oder toxischen Wirkungen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>müssen unter der mikrobiologischen Sicherheitswerkbank der Klasse II durchgeführt werden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0701B577" w14:textId="5230DAE4" w:rsidR="001168C1" w:rsidRPr="00B950A7" w:rsidRDefault="00D24B38" w:rsidP="00DC1A20">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1225" w:hanging="505"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B950A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Die Identität der benutzten Organismen ist regelmäßig zu überprüfen, wenn dies für die Beurteilung des Gefährdungspotentials notwendig ist. Die zeitlichen Abstände richten sich nach dem möglichen Gefährdungspotential</w:t>
       </w:r>
@@ -7224,83 +7283,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Warnanlage und den Umgang damit.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="29" w:author="Voget, Sonja" w:date="2017-06-01T10:56:00Z" w:initials="VS(">
     <w:p w14:paraId="139E08A6" w14:textId="77777777" w:rsidR="003E75C1" w:rsidRDefault="003E75C1" w:rsidP="003E75C1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diese zusätzlichen Sicherheitsmaßnahmen sind nicht erforderlich, wenn es sich bei den Empfängerorganismen um etablierte Zelllinien oder primäre Zellen der Risikogruppe 1 handelt und die übertragenen </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> vorliegen</w:t>
+        <w:t>Diese zusätzlichen Sicherheitsmaßnahmen sind nicht erforderlich, wenn es sich bei den Empfängerorganismen um etablierte Zelllinien oder primäre Zellen der Risikogruppe 1 handelt und die übertragenen Nukleinsäureabschnitte im Wirtsgenom integriert und nicht stabil episomal vorliegen</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:commentEx w15:paraId="0F789D36" w15:done="0"/>
   <w15:commentEx w15:paraId="2133CDF3" w15:done="0"/>
   <w15:commentEx w15:paraId="049895DE" w15:done="0"/>
   <w15:commentEx w15:paraId="6CBA2509" w15:done="0"/>
   <w15:commentEx w15:paraId="5B70B8FE" w15:done="0"/>
   <w15:commentEx w15:paraId="5B396F71" w15:done="0"/>
   <w15:commentEx w15:paraId="10C64ECC" w15:done="0"/>
   <w15:commentEx w15:paraId="45752209" w15:done="0"/>
   <w15:commentEx w15:paraId="39A780E5" w15:done="0"/>
   <w15:commentEx w15:paraId="6A08B1EC" w15:done="0"/>
   <w15:commentEx w15:paraId="612DCC18" w15:done="0"/>
   <w15:commentEx w15:paraId="1DE5CAB3" w15:done="0"/>
   <w15:commentEx w15:paraId="139E08A6" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7308,61 +7335,61 @@
   <w16cex:commentExtensible w16cex:durableId="00481A1E" w16cex:dateUtc="2025-08-05T15:01:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w16cid:commentId w16cid:paraId="0F789D36" w16cid:durableId="298316BA"/>
   <w16cid:commentId w16cid:paraId="2133CDF3" w16cid:durableId="298316BB"/>
   <w16cid:commentId w16cid:paraId="049895DE" w16cid:durableId="298316BC"/>
   <w16cid:commentId w16cid:paraId="6CBA2509" w16cid:durableId="298316BD"/>
   <w16cid:commentId w16cid:paraId="5B70B8FE" w16cid:durableId="298316BE"/>
   <w16cid:commentId w16cid:paraId="5B396F71" w16cid:durableId="298316BF"/>
   <w16cid:commentId w16cid:paraId="10C64ECC" w16cid:durableId="00481A1E"/>
   <w16cid:commentId w16cid:paraId="45752209" w16cid:durableId="298316C0"/>
   <w16cid:commentId w16cid:paraId="39A780E5" w16cid:durableId="298316C1"/>
   <w16cid:commentId w16cid:paraId="6A08B1EC" w16cid:durableId="298316C2"/>
   <w16cid:commentId w16cid:paraId="612DCC18" w16cid:durableId="298316C3"/>
   <w16cid:commentId w16cid:paraId="1DE5CAB3" w16cid:durableId="298316C4"/>
   <w16cid:commentId w16cid:paraId="139E08A6" w16cid:durableId="298316C5"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27F80BCD" w14:textId="77777777" w:rsidR="00787CD2" w:rsidRDefault="00787CD2" w:rsidP="00142017">
+    <w:p w14:paraId="3AD374CD" w14:textId="77777777" w:rsidR="00F055F4" w:rsidRDefault="00F055F4" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26E04E1A" w14:textId="77777777" w:rsidR="00787CD2" w:rsidRDefault="00787CD2" w:rsidP="00142017">
+    <w:p w14:paraId="48BBFE53" w14:textId="77777777" w:rsidR="00F055F4" w:rsidRDefault="00F055F4" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7381,50 +7408,51 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Optima">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000067" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="USABlack">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
@@ -7472,90 +7500,90 @@
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007920DC">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0E96E996" w14:textId="77777777" w:rsidR="00A014C2" w:rsidRDefault="00A014C2">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7BCDF9EA" w14:textId="6005BA53" w:rsidR="00883104" w:rsidRPr="00883104" w:rsidRDefault="00883104">
+  <w:p w14:paraId="7BCDF9EA" w14:textId="36BA9B29" w:rsidR="00883104" w:rsidRPr="00883104" w:rsidRDefault="00883104">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00883104">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vorlage: Biologische Sicherheit, Stand </w:t>
     </w:r>
-    <w:r w:rsidR="00286C95">
+    <w:r w:rsidR="00344449">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>05.08.2025</w:t>
+      <w:t>28.04.2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5010334B" w14:textId="77777777" w:rsidR="00787CD2" w:rsidRDefault="00787CD2" w:rsidP="00142017">
+    <w:p w14:paraId="31CAD497" w14:textId="77777777" w:rsidR="00F055F4" w:rsidRDefault="00F055F4" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67E9A905" w14:textId="77777777" w:rsidR="00787CD2" w:rsidRDefault="00787CD2" w:rsidP="00142017">
+    <w:p w14:paraId="3A5C0D55" w14:textId="77777777" w:rsidR="00F055F4" w:rsidRDefault="00F055F4" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1AA80413" w14:textId="77777777" w:rsidR="004C1D55" w:rsidRDefault="004C1D55">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3739AEF1" w14:textId="77777777" w:rsidR="004C1D55" w:rsidRDefault="004C1D55">
     <w:pPr>
@@ -10695,51 +10723,51 @@
   <w:num w:numId="27" w16cid:durableId="2119715548">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1364867968">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="155537782">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:person w15:author="Voget, Sonja">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-1690856285-345092849-442037413-9281"/>
   </w15:person>
   <w15:person w15:author="Voget, Sonja [2]">
     <w15:presenceInfo w15:providerId="None" w15:userId="Voget, Sonja"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -10755,89 +10783,91 @@
     <w:rsid w:val="000C39A7"/>
     <w:rsid w:val="000D6164"/>
     <w:rsid w:val="000F55F4"/>
     <w:rsid w:val="000F768E"/>
     <w:rsid w:val="001168C1"/>
     <w:rsid w:val="00141ED8"/>
     <w:rsid w:val="00142017"/>
     <w:rsid w:val="00183812"/>
     <w:rsid w:val="001A11B1"/>
     <w:rsid w:val="001A1849"/>
     <w:rsid w:val="001B7EC0"/>
     <w:rsid w:val="001E3CBC"/>
     <w:rsid w:val="001F53AE"/>
     <w:rsid w:val="002033C5"/>
     <w:rsid w:val="0023416A"/>
     <w:rsid w:val="00243A48"/>
     <w:rsid w:val="00247B8B"/>
     <w:rsid w:val="00250C90"/>
     <w:rsid w:val="00261F78"/>
     <w:rsid w:val="00275F1F"/>
     <w:rsid w:val="002818FD"/>
     <w:rsid w:val="00286C95"/>
     <w:rsid w:val="00297D09"/>
     <w:rsid w:val="00331FA6"/>
     <w:rsid w:val="003353E3"/>
+    <w:rsid w:val="00344449"/>
     <w:rsid w:val="003603A5"/>
     <w:rsid w:val="003864BE"/>
     <w:rsid w:val="00390802"/>
     <w:rsid w:val="003A04E0"/>
     <w:rsid w:val="003C62A0"/>
     <w:rsid w:val="003E75C1"/>
     <w:rsid w:val="003F3DA4"/>
     <w:rsid w:val="0044505A"/>
     <w:rsid w:val="00457794"/>
     <w:rsid w:val="00465F94"/>
     <w:rsid w:val="00480671"/>
     <w:rsid w:val="00485A43"/>
     <w:rsid w:val="004B4DFC"/>
     <w:rsid w:val="004C186D"/>
     <w:rsid w:val="004C1D55"/>
     <w:rsid w:val="004C44AA"/>
     <w:rsid w:val="004C5915"/>
     <w:rsid w:val="004E4387"/>
     <w:rsid w:val="004F4FB8"/>
     <w:rsid w:val="0050205E"/>
     <w:rsid w:val="0050317E"/>
     <w:rsid w:val="0051347D"/>
     <w:rsid w:val="00541986"/>
     <w:rsid w:val="00553B03"/>
     <w:rsid w:val="005578BB"/>
     <w:rsid w:val="005F3B2D"/>
     <w:rsid w:val="005F7725"/>
     <w:rsid w:val="00600240"/>
     <w:rsid w:val="00612E3D"/>
     <w:rsid w:val="00644B29"/>
     <w:rsid w:val="00654FDC"/>
     <w:rsid w:val="00667645"/>
     <w:rsid w:val="0067152D"/>
     <w:rsid w:val="006802AD"/>
     <w:rsid w:val="006A2113"/>
     <w:rsid w:val="006B1FE5"/>
     <w:rsid w:val="006D29A0"/>
     <w:rsid w:val="006F3756"/>
     <w:rsid w:val="00705390"/>
+    <w:rsid w:val="00715871"/>
     <w:rsid w:val="00731351"/>
     <w:rsid w:val="00734BD3"/>
     <w:rsid w:val="00743C56"/>
     <w:rsid w:val="00756806"/>
     <w:rsid w:val="007648D8"/>
     <w:rsid w:val="00773C27"/>
     <w:rsid w:val="00787CD2"/>
     <w:rsid w:val="007920DC"/>
     <w:rsid w:val="007B0B9A"/>
     <w:rsid w:val="007C665E"/>
     <w:rsid w:val="00820067"/>
     <w:rsid w:val="00823359"/>
     <w:rsid w:val="00837EF0"/>
     <w:rsid w:val="008663B3"/>
     <w:rsid w:val="00876CA6"/>
     <w:rsid w:val="00876CD8"/>
     <w:rsid w:val="0088302D"/>
     <w:rsid w:val="00883104"/>
     <w:rsid w:val="008935B1"/>
     <w:rsid w:val="008C233A"/>
     <w:rsid w:val="008E57C4"/>
     <w:rsid w:val="008F234B"/>
     <w:rsid w:val="008F3034"/>
     <w:rsid w:val="008F4CD3"/>
     <w:rsid w:val="0090272F"/>
@@ -10888,69 +10918,71 @@
     <w:rsid w:val="00CB2700"/>
     <w:rsid w:val="00CC4D18"/>
     <w:rsid w:val="00D20CBB"/>
     <w:rsid w:val="00D24B38"/>
     <w:rsid w:val="00D25473"/>
     <w:rsid w:val="00D43E90"/>
     <w:rsid w:val="00D83428"/>
     <w:rsid w:val="00D9111C"/>
     <w:rsid w:val="00DC1A20"/>
     <w:rsid w:val="00DC584E"/>
     <w:rsid w:val="00DC771C"/>
     <w:rsid w:val="00DD19E9"/>
     <w:rsid w:val="00DF433A"/>
     <w:rsid w:val="00E027FD"/>
     <w:rsid w:val="00E13777"/>
     <w:rsid w:val="00E37AA4"/>
     <w:rsid w:val="00E66533"/>
     <w:rsid w:val="00E73C25"/>
     <w:rsid w:val="00E8753A"/>
     <w:rsid w:val="00E922B8"/>
     <w:rsid w:val="00E96358"/>
     <w:rsid w:val="00EC18EC"/>
     <w:rsid w:val="00EE6047"/>
     <w:rsid w:val="00EF1C96"/>
     <w:rsid w:val="00EF468E"/>
+    <w:rsid w:val="00F055F4"/>
     <w:rsid w:val="00F06B54"/>
     <w:rsid w:val="00F1119D"/>
     <w:rsid w:val="00F1265F"/>
     <w:rsid w:val="00F1575C"/>
     <w:rsid w:val="00F20C80"/>
     <w:rsid w:val="00F255E5"/>
     <w:rsid w:val="00F26351"/>
     <w:rsid w:val="00F35441"/>
     <w:rsid w:val="00F51A3B"/>
     <w:rsid w:val="00F56DF6"/>
     <w:rsid w:val="00F673D4"/>
     <w:rsid w:val="00F73669"/>
     <w:rsid w:val="00F73C0B"/>
     <w:rsid w:val="00F76802"/>
     <w:rsid w:val="00F8670A"/>
     <w:rsid w:val="00F87272"/>
     <w:rsid w:val="00FA3BCB"/>
     <w:rsid w:val="00FB7862"/>
     <w:rsid w:val="00FC3F1C"/>
+    <w:rsid w:val="00FD4475"/>
     <w:rsid w:val="00FD735C"/>
     <w:rsid w:val="00FE16A7"/>
     <w:rsid w:val="00FE36F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -12274,66 +12306,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7302074F-2BD6-43B7-BBFD-703CEA9EF080}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1964</Words>
-  <Characters>12378</Characters>
+  <Words>1993</Words>
+  <Characters>12560</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>104</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universität Göttingen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14314</CharactersWithSpaces>
+  <CharactersWithSpaces>14524</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Voget, Sonja (ZVW)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>