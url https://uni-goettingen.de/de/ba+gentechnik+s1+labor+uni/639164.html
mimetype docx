--- v0 (2025-10-19)
+++ v1 (2026-05-20)
@@ -1,63 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="54986C42" w14:textId="77777777" w:rsidR="00385D0F" w:rsidRDefault="00385D0F" w:rsidP="001A61AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="429C0E9E" w14:textId="77777777" w:rsidR="00385D0F" w:rsidRDefault="00385D0F" w:rsidP="001A61AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12BB14E8" w14:textId="259AE6FC" w:rsidR="00823359" w:rsidRPr="004B4DFC" w:rsidRDefault="00823359" w:rsidP="001A61AE">
       <w:pPr>
@@ -339,51 +337,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1CBAADC6" w14:textId="09D7CB51" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="1CBAADC6" w14:textId="09D7CB51" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697366" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -427,51 +425,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40A95866" w14:textId="5FEF67F5" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="40A95866" w14:textId="5FEF67F5" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697367" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -515,51 +513,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BB1283B" w14:textId="2655A31E" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="3BB1283B" w14:textId="2655A31E" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697368" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -603,51 +601,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16613DD9" w14:textId="64124F8F" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="16613DD9" w14:textId="64124F8F" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697369" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -691,51 +689,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B8E5C37" w14:textId="7125277C" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="2B8E5C37" w14:textId="7125277C" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697370" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -779,51 +777,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F746E2B" w14:textId="77891675" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="0F746E2B" w14:textId="77891675" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697371" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -867,51 +865,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00B32657" w14:textId="310C52C0" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="00B32657" w14:textId="310C52C0" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697372" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -955,51 +953,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="73D28C5A" w14:textId="3CB91F1E" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="73D28C5A" w14:textId="3CB91F1E" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697373" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -1043,51 +1041,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F5F541A" w14:textId="7EF5629C" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="6F5F541A" w14:textId="7EF5629C" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697374" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.3.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -1131,51 +1129,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="372A551E" w14:textId="2F7A2956" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="372A551E" w14:textId="2F7A2956" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697375" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -1219,51 +1217,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E103A7C" w14:textId="77E29A35" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="6E103A7C" w14:textId="77E29A35" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697376" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -1307,51 +1305,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7FA09809" w14:textId="10DB8814" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="7FA09809" w14:textId="10DB8814" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697377" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.1.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -1395,51 +1393,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4EF58E2D" w14:textId="59B16234" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="4EF58E2D" w14:textId="59B16234" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697378" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.2.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -1483,51 +1481,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D5C2665" w14:textId="4080BD33" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="3D5C2665" w14:textId="4080BD33" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697379" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>6.3.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -1573,51 +1571,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1339C690" w14:textId="66CE238A" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="1339C690" w14:textId="66CE238A" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697380" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.4.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -1661,51 +1659,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2A833BEF" w14:textId="130A7E09" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="2A833BEF" w14:textId="130A7E09" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697381" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.5.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -1749,51 +1747,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="079F0D74" w14:textId="4A21E55B" w:rsidR="000D20EC" w:rsidRDefault="003B5D72">
+        <w:p w14:paraId="079F0D74" w14:textId="4A21E55B" w:rsidR="000D20EC" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10308"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc484697382" w:history="1">
             <w:r w:rsidR="000D20EC" w:rsidRPr="00F60EB4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
@@ -1852,100 +1850,100 @@
             </w:r>
             <w:r w:rsidR="000D20EC">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="790C336B" w14:textId="75AE430A" w:rsidR="00142017" w:rsidRDefault="00142017" w:rsidP="001A61AE">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="both"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="641D867B" w14:textId="77777777" w:rsidR="001A61AE" w:rsidRDefault="001A61AE" w:rsidP="001A61AE">
+    <w:p w14:paraId="641D867B" w14:textId="6BCE7BCE" w:rsidR="001A61AE" w:rsidRDefault="001A61AE" w:rsidP="001A61AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBD0B34" w14:textId="77777777" w:rsidR="00705390" w:rsidRPr="00682AD8" w:rsidRDefault="00275F1F" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc484697365"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Geltungsbereich</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3039"/>
-        <w:gridCol w:w="6549"/>
+        <w:gridCol w:w="3030"/>
+        <w:gridCol w:w="6558"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F06B54" w:rsidRPr="00682AD8" w14:paraId="482F3441" w14:textId="77777777" w:rsidTr="00BB1BDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E63A0A7" w14:textId="77777777" w:rsidR="00F06B54" w:rsidRPr="00682AD8" w:rsidRDefault="00F06B54" w:rsidP="001A61AE">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00682AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Aktenzeichen der Anlage:</w:t>
@@ -2235,54 +2233,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="1360" w:dyaOrig="1360" w14:anchorId="5071351E">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:80.25pt;height:80.25pt" o:ole="">
-                  <v:imagedata r:id="rId10" o:title=""/>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:80.4pt;height:80.4pt" o:ole="">
+                  <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1678711144" r:id="rId11"/>
+                <o:OLEObject Type="Embed" ProgID="MSDraw" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1838904484" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D179814" w14:textId="77777777" w:rsidR="00094468" w:rsidRPr="00682AD8" w:rsidRDefault="00094468" w:rsidP="001A61AE">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00682AD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -3933,69 +3931,51 @@
     </w:p>
     <w:p w14:paraId="265CC2FE" w14:textId="134967DD" w:rsidR="00465F94" w:rsidRPr="00682AD8" w:rsidRDefault="00B150A2" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1575C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Bitte Organismen angeben! Beispiel: Bakterien: E. coli K12 Derivate, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">B. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+        <w:t xml:space="preserve">B. subtilis; </w:t>
       </w:r>
       <w:r w:rsidR="00A240DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Zelllinien: H</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1575C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">EK293, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F1575C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>HeLa</w:t>
@@ -4439,93 +4419,117 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc484697374"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Entsorgung</w:t>
       </w:r>
       <w:r w:rsidR="001A11B1" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> von GVOs und kontaminierten Abfällen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="0D839F33" w14:textId="77777777" w:rsidR="00A92859" w:rsidRPr="00682AD8" w:rsidRDefault="00A92859" w:rsidP="002F3F2E">
+    <w:p w14:paraId="0D839F33" w14:textId="46353FFA" w:rsidR="00A92859" w:rsidRPr="00682AD8" w:rsidRDefault="00A92859" w:rsidP="002F3F2E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle mit gentechnisch veränderten Organismen kontaminierten </w:t>
       </w:r>
       <w:r w:rsidR="00A95782" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flüssigen und festen </w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abfälle, </w:t>
       </w:r>
       <w:r w:rsidR="00876CA6" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">die nicht den Vorgaben aus §13, Absatz 2 GenTSV entsprechen sind </w:t>
+        <w:t>die nicht den Vorgaben aus §</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3A47">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="00876CA6" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GenTSV entsprechen sind </w:t>
       </w:r>
       <w:r w:rsidR="00A95782" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">durch physikalische Verfahren </w:t>
+        <w:t xml:space="preserve">durch </w:t>
+      </w:r>
+      <w:r w:rsidR="003921A2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>thermische</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95782" w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verfahren </w:t>
       </w:r>
       <w:r w:rsidR="00876CA6" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zu inaktivieren. Dies geschieht durch autoklavieren </w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">für </w:t>
       </w:r>
       <w:r w:rsidR="001A61AE" w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Minuten bei </w:t>
@@ -5251,305 +5255,323 @@
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Es sind </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Pipettierhilfen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu benutzen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF1E0F9" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="1315F7AD" w14:textId="77777777" w:rsidR="00035720" w:rsidRDefault="001C3B58" w:rsidP="00035720">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spritzen, Kanülen, Klingen, Nadeln, Lanzetten etc. dürfen </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> wenn unbedingt nötig benutzt werden. Zur Entsorgung sind sie in durchstoßsicheren autoklavierbaren Behältnissen zu sammeln und zu autoklavieren.</w:t>
+        <w:t>Spritzen, Kanülen, Klingen, Nadeln, Lanzetten etc. dürfen nur wenn unbedingt nötig benutzt werden. Zur Entsorgung sind sie in durchstoßsicheren autoklavierbaren Behältnissen zu sammeln und zu autoklavieren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D507670" w14:textId="608B47B5" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
+    <w:p w14:paraId="06894EB1" w14:textId="7D4EEABB" w:rsidR="00035720" w:rsidRPr="00035720" w:rsidRDefault="001C3B58" w:rsidP="00035720">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682AD8">
-[...5 lines deleted...]
-        <w:t>Aerosolbildung ist zu minimieren. Mit Aerosolbildung ist z. B. beim Umfüllen, Rühren, Hochdruckpressen, Beimpfen, Schütteln, Pipettieren, Zentrifugieren, Öffnen von Röhrchen mit Flüssigkeiten aus der -80°C oder Flüssig-Stickstoff Lagerung und Arbeiten mit Ultraschall (etc.) zu rechnen.</w:t>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aerosolbildung ist zu </w:t>
+      </w:r>
+      <w:r w:rsidR="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>vermeiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Mit Aerosolbildung ist z. B. beim Umfüllen, Rühren, Hochdruckpressen, Beimpfen, Schütteln, Pipettieren, Zentrifugieren, Öffnen von Röhrchen mit Flüssigkeiten aus der -80°C oder Flüssig-Stickstoff Lagerung und Arbeiten mit Ultraschall (etc.) zu rechnen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00035720" w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00035720" w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mögliche Maßnahmen zur </w:t>
+      </w:r>
+      <w:r w:rsidR="00035720" w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Vermeidung von Aerosolbildung</w:t>
+      </w:r>
+      <w:r w:rsidR="00035720" w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528993A4" w14:textId="77777777" w:rsidR="004813E8" w:rsidRPr="00682AD8" w:rsidRDefault="004813E8" w:rsidP="004813E8">
+    <w:p w14:paraId="5C9C8523" w14:textId="77777777" w:rsidR="00035720" w:rsidRPr="00682AD8" w:rsidRDefault="00035720" w:rsidP="00035720">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mögliche Maßnahmen zur </w:t>
-[...14 lines deleted...]
-        <w:t>:</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geschlossene Gefäße benutzen oder gekapselte Arbeitsverfahren anwenden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F1D3BF" w14:textId="77777777" w:rsidR="004813E8" w:rsidRPr="00682AD8" w:rsidRDefault="004813E8" w:rsidP="004813E8">
+    <w:p w14:paraId="7BAC6953" w14:textId="77777777" w:rsidR="00035720" w:rsidRPr="00682AD8" w:rsidRDefault="00035720" w:rsidP="00035720">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Geschlossene Gefäße benutzen oder gekapselte Arbeitsverfahren anwenden</w:t>
+        <w:t>Vor dem Öffnen der Gefäße Aerosole absinken lassen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1254FFB6" w14:textId="171ECAAB" w:rsidR="004813E8" w:rsidRPr="00682AD8" w:rsidRDefault="004813E8" w:rsidP="004813E8">
+    <w:p w14:paraId="20519EA6" w14:textId="77777777" w:rsidR="00035720" w:rsidRPr="00682AD8" w:rsidRDefault="00035720" w:rsidP="00035720">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Vor dem Öffnen der Gefäße Aerosole absinken lassen</w:t>
+        <w:t>Blasenbildung vermeiden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E29ADF" w14:textId="77777777" w:rsidR="004813E8" w:rsidRPr="00682AD8" w:rsidRDefault="004813E8" w:rsidP="004813E8">
+    <w:p w14:paraId="764005C4" w14:textId="77777777" w:rsidR="00035720" w:rsidRPr="00682AD8" w:rsidRDefault="00035720" w:rsidP="00035720">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Blasenbildung vermeiden</w:t>
+        <w:t>Geringe Fallhöhen beim Umfüllen und Pipettieren einhalten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5C3EDE" w14:textId="77777777" w:rsidR="004813E8" w:rsidRPr="00682AD8" w:rsidRDefault="004813E8" w:rsidP="004813E8">
+    <w:p w14:paraId="112A2AA4" w14:textId="77777777" w:rsidR="00035720" w:rsidRDefault="00035720" w:rsidP="00035720">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Geringe Fallhöhen beim Umfüllen und Pipettieren einhalten</w:t>
+        <w:t>Beim pipettieren Flüssigkeit nicht restlos ausstoßen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E4AD07" w14:textId="2BD55682" w:rsidR="004813E8" w:rsidRPr="00682AD8" w:rsidRDefault="004813E8" w:rsidP="004813E8">
+    <w:p w14:paraId="706AE5C4" w14:textId="0FF776E5" w:rsidR="00035720" w:rsidRPr="00035720" w:rsidRDefault="00035720" w:rsidP="003E4E3E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1224"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682AD8">
-[...39 lines deleted...]
-        <w:t>Arbeiten in einer Sicherheitswerkbank durchführen</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arbeiten mit gentechnisch veränderten Organismen der Risikogruppe 1 mit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sensibilisierenden oder toxischen Wirkungen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035720">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>müssen unter der mikrobiologischen Sicherheitswerkbank der Klasse II durchgeführt werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42DC998D" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRPr="00682AD8" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Die Identität der benutzten Organismen ist regelmäßig zu überprüfen, wenn dies für die Beurteilung des Gefährdungspotentials notwendig ist. Die zeitlichen Abstände richten sich nach dem möglichen Gefährdungspotential.</w:t>
@@ -6247,51 +6269,50 @@
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> benennen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE7AFB9" w14:textId="348F0929" w:rsidR="009736DB" w:rsidRPr="00682AD8" w:rsidRDefault="006A2113" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc484697382"/>
       <w:r w:rsidRPr="00682AD8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Hygienische Maßnahmen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="31B602CC" w14:textId="216ECB5D" w:rsidR="0079271F" w:rsidRPr="0079271F" w:rsidRDefault="0079271F" w:rsidP="0079271F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079271F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Arbeiten mir gentechnisch veränderten Organismen ist ein </w:t>
       </w:r>
       <w:r w:rsidRPr="0079271F">
@@ -6340,50 +6361,51 @@
       <w:r w:rsidRPr="0079271F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>verfahren auszuwählen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E962906" w14:textId="77777777" w:rsidR="0079271F" w:rsidRPr="0079271F" w:rsidRDefault="0079271F" w:rsidP="0079271F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079271F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nach Beendigung der Tätigkeit und vor Verlassen des Arbeitsbereiches müssen die Hände gemäß </w:t>
       </w:r>
       <w:r w:rsidRPr="0079271F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Hautschutzplan</w:t>
       </w:r>
       <w:r w:rsidRPr="0079271F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ggf. desinfiziert, sorgfältig gewaschen und rückgefettet werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B087A5" w14:textId="77777777" w:rsidR="0079271F" w:rsidRPr="0079271F" w:rsidRDefault="0079271F" w:rsidP="0079271F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
@@ -6777,68 +6799,65 @@
             <w:tcW w:w="4254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D75A2B5" w14:textId="77777777" w:rsidR="00FA3BCB" w:rsidRPr="00682AD8" w:rsidRDefault="00FA3BCB" w:rsidP="00682AD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0277FEA8" w14:textId="77777777" w:rsidR="004C186D" w:rsidRPr="00682AD8" w:rsidRDefault="004C186D" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004C186D" w:rsidRPr="00682AD8" w:rsidSect="008C233A">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="737" w:right="794" w:bottom="794" w:left="794" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:comment w:id="0" w:author="Voget, Sonja" w:date="2017-05-29T16:26:00Z" w:initials="VS(">
     <w:p w14:paraId="62072485" w14:textId="77777777" w:rsidR="001A61AE" w:rsidRDefault="001A61AE" w:rsidP="001A61AE">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00F673D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dieses Muster ist als Leitfaden zur Erstellung einer Betriebsanweisung für gentechnische Arbeiten der Sicherheitsstufe 1 gedacht und enthält Formulierungsvorschläge, die nach den jeweiligen Bedingungen spezifisch ergänzt, gestrichen bzw. abgeändert werden müssen. Dies betrifft insbesondere die </w:t>
       </w:r>
@@ -6998,51 +7017,59 @@
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Hier sind nur Stichpunkte aufgeführt, die bitte angepasst werden müssen.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="28" w:author="Voget, Sonja" w:date="2017-05-29T14:01:00Z" w:initials="VS(">
     <w:p w14:paraId="5C3557D0" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t>Bitte bei Bedarf mit den Maßnahmen aus der jeweiligen ZKB Stellungnahme anpassen und nichtzutreffendes löschen.</w:t>
+        <w:t xml:space="preserve">Bitte bei Bedarf mit den Maßnahmen aus der jeweiligen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ZKB Stellungnahme</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> anpassen und nichtzutreffendes löschen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0576B1CA" w14:textId="77777777" w:rsidR="001C3B58" w:rsidRDefault="001C3B58" w:rsidP="001C3B58">
       <w:pPr>
         <w:pStyle w:val="Kommentartext"/>
       </w:pPr>
       <w:r>
         <w:t>Hier können auch individuelle Regelungen genannt werden.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="29" w:author="Voget, Sonja" w:date="2017-06-01T10:42:00Z" w:initials="VS(">
     <w:p w14:paraId="555BB7D1" w14:textId="2BB778CE" w:rsidR="004813E8" w:rsidRPr="004813E8" w:rsidRDefault="004813E8" w:rsidP="004813E8">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -7070,473 +7097,420 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Warnanlage und den Umgang damit.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="30" w:author="Voget, Sonja" w:date="2017-06-01T10:56:00Z" w:initials="VS(">
     <w:p w14:paraId="071B8DE8" w14:textId="13984426" w:rsidR="002F4EA1" w:rsidRDefault="002F4EA1" w:rsidP="002F4EA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diese zusätzlichen Sicherheitsmaßnahmen sind nicht erforderlich, wenn es sich bei den Empfängerorganismen um etablierte Zelllinien oder primäre Zellen der Risikogruppe 1 handelt und die übertragenen </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> vorliegen</w:t>
+        <w:t>Diese zusätzlichen Sicherheitsmaßnahmen sind nicht erforderlich, wenn es sich bei den Empfängerorganismen um etablierte Zelllinien oder primäre Zellen der Risikogruppe 1 handelt und die übertragenen Nukleinsäureabschnitte im Wirtsgenom integriert und nicht stabil episomal vorliegen</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:commentEx w15:paraId="62072485" w15:done="0"/>
   <w15:commentEx w15:paraId="4710DCD4" w15:done="0"/>
   <w15:commentEx w15:paraId="6CF49B09" w15:done="0"/>
   <w15:commentEx w15:paraId="7EECA94B" w15:done="0"/>
   <w15:commentEx w15:paraId="2D350A0E" w15:done="0"/>
   <w15:commentEx w15:paraId="0259757F" w15:done="0"/>
   <w15:commentEx w15:paraId="3CFD33D9" w15:done="0"/>
   <w15:commentEx w15:paraId="6D864C22" w15:done="0"/>
   <w15:commentEx w15:paraId="0576B1CA" w15:done="0"/>
   <w15:commentEx w15:paraId="555BB7D1" w15:done="0"/>
   <w15:commentEx w15:paraId="071B8DE8" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w16cid:commentId w16cid:paraId="62072485" w16cid:durableId="28983F6B"/>
+  <w16cid:commentId w16cid:paraId="4710DCD4" w16cid:durableId="28983F6C"/>
+  <w16cid:commentId w16cid:paraId="6CF49B09" w16cid:durableId="28983F6D"/>
+  <w16cid:commentId w16cid:paraId="7EECA94B" w16cid:durableId="28983F6E"/>
+  <w16cid:commentId w16cid:paraId="2D350A0E" w16cid:durableId="28983F6F"/>
+  <w16cid:commentId w16cid:paraId="0259757F" w16cid:durableId="28983F70"/>
+  <w16cid:commentId w16cid:paraId="3CFD33D9" w16cid:durableId="28983F71"/>
+  <w16cid:commentId w16cid:paraId="6D864C22" w16cid:durableId="28983F72"/>
+  <w16cid:commentId w16cid:paraId="0576B1CA" w16cid:durableId="28983F73"/>
+  <w16cid:commentId w16cid:paraId="555BB7D1" w16cid:durableId="28983F74"/>
+  <w16cid:commentId w16cid:paraId="071B8DE8" w16cid:durableId="28983F75"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F667AD2" w14:textId="77777777" w:rsidR="003B5D72" w:rsidRDefault="003B5D72" w:rsidP="00142017">
+    <w:p w14:paraId="7D8E721A" w14:textId="77777777" w:rsidR="00B0395B" w:rsidRDefault="00B0395B" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FB7C782" w14:textId="77777777" w:rsidR="003B5D72" w:rsidRDefault="003B5D72" w:rsidP="00142017">
+    <w:p w14:paraId="3C65A65D" w14:textId="77777777" w:rsidR="00B0395B" w:rsidRDefault="00B0395B" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Optima">
-    <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000067" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="USABlack">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2043479399"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="4634F451" w14:textId="498FEBD1" w:rsidR="00B32D3C" w:rsidRDefault="00B32D3C">
         <w:pPr>
           <w:pStyle w:val="Fuzeile"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001D541F">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="788DAE4D" w14:textId="77777777" w:rsidR="00B32D3C" w:rsidRDefault="00B32D3C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7707AF19" w14:textId="4A559D7F" w:rsidR="0079271F" w:rsidRPr="0079271F" w:rsidRDefault="0079271F">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7707AF19" w14:textId="6B9DD204" w:rsidR="0079271F" w:rsidRPr="0079271F" w:rsidRDefault="0079271F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00883104">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vorlage: Biologische Sicherheit, Stand </w:t>
     </w:r>
-    <w:r w:rsidR="001D541F">
+    <w:r w:rsidR="00035720">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>31.03.2021</w:t>
+      <w:t>28.04.2026</w:t>
     </w:r>
-    <w:bookmarkStart w:id="33" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="33"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="348C00A3" w14:textId="77777777" w:rsidR="003B5D72" w:rsidRDefault="003B5D72" w:rsidP="00142017">
+    <w:p w14:paraId="0B68377E" w14:textId="77777777" w:rsidR="00B0395B" w:rsidRDefault="00B0395B" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A4CC116" w14:textId="77777777" w:rsidR="003B5D72" w:rsidRDefault="003B5D72" w:rsidP="00142017">
+    <w:p w14:paraId="13835FC7" w14:textId="77777777" w:rsidR="00B0395B" w:rsidRDefault="00B0395B" w:rsidP="00142017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...20 lines deleted...]
-  <w:p w14:paraId="2FD90549" w14:textId="3A83F69B" w:rsidR="00E4784F" w:rsidRDefault="00E4784F" w:rsidP="00385D0F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2FD90549" w14:textId="3F465135" w:rsidR="00E4784F" w:rsidRDefault="007739BC" w:rsidP="00385D0F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="039AC3FA" wp14:editId="6F294A9B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A627B0" wp14:editId="0C4D3EB7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-8890</wp:posOffset>
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-50165</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3204210" cy="701675"/>
-[...10 lines deleted...]
-          <wp:docPr id="1" name="Grafik 1"/>
+          <wp:extent cx="2431823" cy="431320"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="Grafik 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPr id="0" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3204210" cy="701675"/>
+                    <a:ext cx="2434446" cy="431785"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00B32D3C" w:rsidRPr="00E4784F">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00E4784F">
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00385D0F">
+    <w:r w:rsidR="00E4784F" w:rsidRPr="00385D0F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000080"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>Fakultät</w:t>
     </w:r>
     <w:r w:rsidR="00385D0F" w:rsidRPr="00385D0F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000080"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>, Institut, Abteilung, Arbeitsgruppe</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="33AC954A" w14:textId="77777777" w:rsidR="00B32D3C" w:rsidRPr="00E4784F" w:rsidRDefault="00B32D3C" w:rsidP="00E4784F">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="046F34B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="16C8467A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -7669,50 +7643,252 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09803762"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D2C8D2F6"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="150E71F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="838AD45E"/>
+    <w:lvl w:ilvl="0" w:tplc="2E26C99C">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16236D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D78A4F68"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7781,51 +7957,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16946FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9618A23C"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7894,51 +8070,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6192" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6912" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170C4E0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B7E23A8"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8007,51 +8183,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B0B34B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EEC4E48"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8120,51 +8296,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22915A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43D01242"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8233,51 +8409,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="296B171A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9260E5D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -8322,51 +8498,223 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30A84FAF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="098465F8"/>
+    <w:lvl w:ilvl="0" w:tplc="04070019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32011750"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B40F208"/>
+    <w:lvl w:ilvl="0" w:tplc="04070017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7704" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3231477C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0407001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -8408,51 +8756,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B044A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04E8B570"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8494,51 +8842,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D9245E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FA2F87A"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8607,51 +8955,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FEF72B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0407001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -8693,51 +9041,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406C2801"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="16C8467A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
@@ -8782,51 +9130,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4340420F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF0088E8"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8895,51 +9243,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="438F0D51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E5E66BC"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9008,51 +9356,164 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4512791E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A31E5F98"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45952BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C6C60F2"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9121,51 +9582,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BF35F5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9740E95C"/>
     <w:lvl w:ilvl="0" w:tplc="1F127BB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -9210,51 +9671,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="530641B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="540CD036"/>
     <w:lvl w:ilvl="0" w:tplc="588681C4">
       <w:start w:val="11"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -9299,51 +9760,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55987A14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0407001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -9385,51 +9846,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B2E425B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B972F512"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9471,51 +9932,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F465458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDB24906"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9557,51 +10018,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60207034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F3EFE40"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9643,51 +10104,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B975A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E82CC98"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9756,51 +10217,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FB7021A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9260E5D4"/>
     <w:lvl w:ilvl="0" w:tplc="D0CC9940">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -9845,51 +10306,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7326482E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C2040E2"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2136" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2856" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9958,51 +10419,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7176" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7896" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="742D38C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E5E66BC"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10071,51 +10532,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B065622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25242FDA"/>
     <w:lvl w:ilvl="0" w:tplc="04070013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10157,51 +10618,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C0239B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FD0F6D0"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10270,67 +10731,67 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E22307A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="13DC3ADE"/>
+    <w:tmpl w:val="656EC3C6"/>
     <w:lvl w:ilvl="0" w:tplc="04070017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
@@ -10383,51 +10844,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EFE3102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2D63AE0"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10469,51 +10930,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F8A2935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4564917A"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10555,400 +11016,431 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="280307622">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1704551542">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1704944038">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="994341089">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1971132758">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="624117521">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1446345177">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1600064852">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1828667143">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1940720341">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1590193303">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1567490894">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="13" w16cid:durableId="116878137">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="261650959">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="6715267">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="153230354">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="497232936">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1019821581">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2082671500">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="92166885">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1510213051">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="530993827">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="662196931">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1276130767">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="25" w16cid:durableId="235360688">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="439381138">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1440222322">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="78257570">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2027100162">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="9187256">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="20934935">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="2136941831">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="730038090">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="34" w16cid:durableId="61636143">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
-[...29 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="35" w16cid:durableId="1688873997">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
-[...45 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="36" w16cid:durableId="5326876">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:person w15:author="Voget, Sonja">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-1690856285-345092849-442037413-9281"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00275F1F"/>
     <w:rsid w:val="00006F39"/>
     <w:rsid w:val="00017C24"/>
     <w:rsid w:val="000210FB"/>
+    <w:rsid w:val="00035720"/>
     <w:rsid w:val="00045C70"/>
     <w:rsid w:val="00067AD7"/>
     <w:rsid w:val="00073513"/>
     <w:rsid w:val="00094468"/>
     <w:rsid w:val="000A245D"/>
     <w:rsid w:val="000A4E19"/>
     <w:rsid w:val="000D20EC"/>
     <w:rsid w:val="000D6164"/>
     <w:rsid w:val="000F768E"/>
     <w:rsid w:val="001168C1"/>
     <w:rsid w:val="00142017"/>
     <w:rsid w:val="00183812"/>
     <w:rsid w:val="001A11B1"/>
     <w:rsid w:val="001A61AE"/>
     <w:rsid w:val="001B7EC0"/>
     <w:rsid w:val="001C3B58"/>
     <w:rsid w:val="001D541F"/>
     <w:rsid w:val="001E3CBC"/>
     <w:rsid w:val="001F53AE"/>
     <w:rsid w:val="002033C5"/>
     <w:rsid w:val="00243A48"/>
     <w:rsid w:val="00247B8B"/>
     <w:rsid w:val="00275F1F"/>
     <w:rsid w:val="002818FD"/>
+    <w:rsid w:val="002B3A47"/>
     <w:rsid w:val="002F3F2E"/>
     <w:rsid w:val="002F4EA1"/>
     <w:rsid w:val="00331FA6"/>
     <w:rsid w:val="003353E3"/>
     <w:rsid w:val="00385D0F"/>
     <w:rsid w:val="003864BE"/>
     <w:rsid w:val="00390802"/>
+    <w:rsid w:val="003921A2"/>
     <w:rsid w:val="003A04E0"/>
     <w:rsid w:val="003B5D72"/>
     <w:rsid w:val="003C62A0"/>
+    <w:rsid w:val="003E77F5"/>
     <w:rsid w:val="003F3DA4"/>
     <w:rsid w:val="0044505A"/>
     <w:rsid w:val="00457794"/>
     <w:rsid w:val="00465F94"/>
     <w:rsid w:val="00480671"/>
     <w:rsid w:val="004813E8"/>
     <w:rsid w:val="00485A43"/>
     <w:rsid w:val="004B4DFC"/>
     <w:rsid w:val="004C186D"/>
     <w:rsid w:val="004C44AA"/>
     <w:rsid w:val="004C5915"/>
     <w:rsid w:val="004E4387"/>
     <w:rsid w:val="0050205E"/>
     <w:rsid w:val="0050317E"/>
     <w:rsid w:val="005079A5"/>
     <w:rsid w:val="0051347D"/>
     <w:rsid w:val="005406C8"/>
     <w:rsid w:val="00541986"/>
     <w:rsid w:val="00553B03"/>
+    <w:rsid w:val="005801A8"/>
     <w:rsid w:val="005F28DF"/>
     <w:rsid w:val="005F3B2D"/>
     <w:rsid w:val="005F7725"/>
     <w:rsid w:val="00600240"/>
     <w:rsid w:val="00612E3D"/>
     <w:rsid w:val="00615D24"/>
     <w:rsid w:val="00644B29"/>
     <w:rsid w:val="00646501"/>
     <w:rsid w:val="00654FDC"/>
     <w:rsid w:val="00667645"/>
     <w:rsid w:val="0067152D"/>
     <w:rsid w:val="006802AD"/>
     <w:rsid w:val="00682AD8"/>
     <w:rsid w:val="006A2113"/>
     <w:rsid w:val="006B1FE5"/>
     <w:rsid w:val="006F2C17"/>
     <w:rsid w:val="006F3756"/>
     <w:rsid w:val="00705390"/>
     <w:rsid w:val="00734BD3"/>
     <w:rsid w:val="00743C56"/>
     <w:rsid w:val="00756806"/>
     <w:rsid w:val="007648D8"/>
+    <w:rsid w:val="007739BC"/>
     <w:rsid w:val="00773C27"/>
     <w:rsid w:val="0079271F"/>
     <w:rsid w:val="007B0B9A"/>
     <w:rsid w:val="007C665E"/>
     <w:rsid w:val="00820067"/>
     <w:rsid w:val="00823359"/>
     <w:rsid w:val="00837EF0"/>
+    <w:rsid w:val="00864334"/>
     <w:rsid w:val="008663B3"/>
     <w:rsid w:val="00876CA6"/>
     <w:rsid w:val="00876CD8"/>
     <w:rsid w:val="0088302D"/>
     <w:rsid w:val="008935B1"/>
     <w:rsid w:val="008C233A"/>
     <w:rsid w:val="008E57C4"/>
     <w:rsid w:val="008F234B"/>
     <w:rsid w:val="008F4CD3"/>
     <w:rsid w:val="00905470"/>
     <w:rsid w:val="00950BB1"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009736DB"/>
     <w:rsid w:val="00995F93"/>
     <w:rsid w:val="009A1E3F"/>
     <w:rsid w:val="009A2B77"/>
     <w:rsid w:val="009E60FA"/>
     <w:rsid w:val="009F6D21"/>
     <w:rsid w:val="00A0014D"/>
     <w:rsid w:val="00A00E8C"/>
     <w:rsid w:val="00A240DA"/>
     <w:rsid w:val="00A25D3F"/>
     <w:rsid w:val="00A40994"/>
     <w:rsid w:val="00A40BA2"/>
     <w:rsid w:val="00A547BC"/>
+    <w:rsid w:val="00A5745A"/>
     <w:rsid w:val="00A62020"/>
     <w:rsid w:val="00A927EC"/>
     <w:rsid w:val="00A92859"/>
     <w:rsid w:val="00A95782"/>
     <w:rsid w:val="00AA2145"/>
     <w:rsid w:val="00AA4D58"/>
     <w:rsid w:val="00AC4A88"/>
     <w:rsid w:val="00AD77AE"/>
     <w:rsid w:val="00AE3BEF"/>
     <w:rsid w:val="00AF63A9"/>
     <w:rsid w:val="00B00601"/>
+    <w:rsid w:val="00B0395B"/>
     <w:rsid w:val="00B06F14"/>
     <w:rsid w:val="00B1023D"/>
+    <w:rsid w:val="00B10B09"/>
     <w:rsid w:val="00B150A2"/>
     <w:rsid w:val="00B32D3C"/>
     <w:rsid w:val="00B50C51"/>
+    <w:rsid w:val="00B81500"/>
+    <w:rsid w:val="00B92C67"/>
     <w:rsid w:val="00BA6B6B"/>
     <w:rsid w:val="00BB1BDC"/>
     <w:rsid w:val="00BB1D1A"/>
     <w:rsid w:val="00BC45C0"/>
     <w:rsid w:val="00BD0A9A"/>
     <w:rsid w:val="00BD638A"/>
     <w:rsid w:val="00BF243F"/>
+    <w:rsid w:val="00C2686B"/>
     <w:rsid w:val="00C41B7F"/>
     <w:rsid w:val="00C634F4"/>
     <w:rsid w:val="00C74E57"/>
     <w:rsid w:val="00CB2700"/>
     <w:rsid w:val="00CC4D18"/>
     <w:rsid w:val="00D20100"/>
     <w:rsid w:val="00D20CBB"/>
     <w:rsid w:val="00D25473"/>
     <w:rsid w:val="00D83428"/>
     <w:rsid w:val="00D9111C"/>
     <w:rsid w:val="00DC584E"/>
     <w:rsid w:val="00DC771C"/>
     <w:rsid w:val="00DF412B"/>
+    <w:rsid w:val="00E00CB3"/>
     <w:rsid w:val="00E027FD"/>
     <w:rsid w:val="00E13777"/>
     <w:rsid w:val="00E4784F"/>
     <w:rsid w:val="00E66533"/>
     <w:rsid w:val="00E73C25"/>
     <w:rsid w:val="00E8753A"/>
     <w:rsid w:val="00E922B8"/>
     <w:rsid w:val="00EC18EC"/>
     <w:rsid w:val="00F06B54"/>
     <w:rsid w:val="00F1265F"/>
     <w:rsid w:val="00F20C80"/>
     <w:rsid w:val="00F255E5"/>
     <w:rsid w:val="00F56DF6"/>
     <w:rsid w:val="00F73669"/>
     <w:rsid w:val="00F73C0B"/>
     <w:rsid w:val="00F76802"/>
     <w:rsid w:val="00F8213B"/>
     <w:rsid w:val="00F8670A"/>
     <w:rsid w:val="00F87272"/>
     <w:rsid w:val="00FA3BCB"/>
     <w:rsid w:val="00FB7862"/>
     <w:rsid w:val="00FC3F1C"/>
+    <w:rsid w:val="00FD4475"/>
     <w:rsid w:val="00FD735C"/>
     <w:rsid w:val="00FE36F2"/>
     <w:rsid w:val="00FE6A20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1D2C6E80"/>
   <w15:docId w15:val="{272DCA2D-8847-45B2-BC1A-4041CAAC3FDC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11276,50 +11768,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00553B03"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00142017"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -11868,89 +12365,89 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A61AE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001A61AE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="572862054">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1535269512">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Hyperion">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="04617B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DBF5F9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0F6FC6"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="009DD9"/>
       </a:accent2>
@@ -12213,69 +12710,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{069BC975-3E13-4856-B894-3965C2B0FFE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2034</Words>
-  <Characters>12818</Characters>
+  <Words>2051</Words>
+  <Characters>12928</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
+  <Lines>107</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universität Göttingen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14823</CharactersWithSpaces>
+  <CharactersWithSpaces>14950</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Voget, Sonja (ZVW)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>