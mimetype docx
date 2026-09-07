--- v0 (2025-10-11)
+++ v1 (2026-09-07)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
+    <w:p w14:paraId="526F57B6" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00DE431B">
+    <w:p w14:paraId="1484CDC4" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00DE431B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">I hereby apply for the family oriented </w:t>
       </w:r>
       <w:r w:rsidR="00AF5E5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -163,60 +163,60 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>€ for each other child)</w:t>
       </w:r>
       <w:r w:rsidR="00D00E49" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidTr="0005363A">
+      <w:tr w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w14:paraId="3E95ED48" w14:textId="77777777" w:rsidTr="0005363A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B55AF8">
+          <w:p w14:paraId="45D69A37" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B55AF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>starting</w:t>
             </w:r>
             <w:r w:rsidR="00D00E49" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> … </w:t>
@@ -242,72 +242,72 @@
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r w:rsidR="00D00E49" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
+          <w:p w14:paraId="54E70ACB" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidTr="0005363A">
+      <w:tr w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w14:paraId="0F51C0F2" w14:textId="77777777" w:rsidTr="0005363A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B55AF8">
+          <w:p w14:paraId="18BCAD57" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B55AF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>amount</w:t>
             </w:r>
             <w:r w:rsidR="00D00E49" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Euro / </w:t>
@@ -315,184 +315,173 @@
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>month</w:t>
             </w:r>
             <w:r w:rsidR="00D00E49" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
+          <w:p w14:paraId="19528F57" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D00E49" w:rsidRPr="00F97D1E" w:rsidTr="0005363A">
+      <w:tr w:rsidR="00D00E49" w:rsidRPr="003A2BF9" w14:paraId="585ACCDD" w14:textId="77777777" w:rsidTr="0005363A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
+          <w:p w14:paraId="4E63AA34" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="0005363A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F97D1E">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F97D1E">
+            <w:r w:rsidR="003A2BF9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A2BF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B55AF8" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>child</w:t>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B55AF8" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>ren</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> on own household</w:t>
+              <w:t>ren on own household</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="00B55AF8">
+          <w:p w14:paraId="60855FC2" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="00B55AF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="00AF5E5A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>n</w:t>
@@ -500,549 +489,549 @@
             <w:r w:rsidR="00B55AF8" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>umber of children</w:t>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>: __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="00B55AF8">
+          <w:p w14:paraId="77B791A1" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="00B55AF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F97D1E">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F97D1E">
+            <w:r w:rsidR="003A2BF9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A2BF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00B55AF8" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>person in need of care within the family context</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00D00E49">
+    <w:p w14:paraId="2E723266" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00D00E49">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Personal </w:t>
       </w:r>
       <w:r w:rsidR="00A92011" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Information:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidTr="00D618EF">
+      <w:tr w:rsidR="00A92011" w:rsidRPr="00B55AF8" w14:paraId="28EF3238" w14:textId="77777777" w:rsidTr="00D618EF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00D618EF">
+          <w:p w14:paraId="6E042D0C" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00D618EF">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00A92011" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>ame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011" w:rsidP="00A92011">
+          <w:p w14:paraId="314115D4" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011" w:rsidP="00A92011">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidTr="00D618EF">
+      <w:tr w:rsidR="00A92011" w:rsidRPr="00B55AF8" w14:paraId="19FC8E0D" w14:textId="77777777" w:rsidTr="00D618EF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00D618EF">
+          <w:p w14:paraId="7B665DC4" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00D618EF">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>first name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011" w:rsidP="00A92011">
+          <w:p w14:paraId="212816B9" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011" w:rsidP="00A92011">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidTr="00D618EF">
+      <w:tr w:rsidR="00A92011" w:rsidRPr="00B55AF8" w14:paraId="4264E8B9" w14:textId="77777777" w:rsidTr="00D618EF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00AF5E5A">
+          <w:p w14:paraId="08E25035" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00AF5E5A">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="00B55AF8" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">ate of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidR="00B55AF8" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>irth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011" w:rsidP="00A92011">
+          <w:p w14:paraId="6D2BBFAB" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011" w:rsidP="00A92011">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidTr="00D618EF">
+      <w:tr w:rsidR="00A92011" w:rsidRPr="00B55AF8" w14:paraId="1B54EC3E" w14:textId="77777777" w:rsidTr="00D618EF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00D618EF">
+          <w:p w14:paraId="3440E6BC" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00D618EF">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>PhD d</w:t>
             </w:r>
             <w:r w:rsidR="00B55AF8" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>iscipline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011" w:rsidP="00A92011">
+          <w:p w14:paraId="38E098DB" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011" w:rsidP="00A92011">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidTr="00D618EF">
+      <w:tr w:rsidR="00A92011" w:rsidRPr="00B55AF8" w14:paraId="560344A9" w14:textId="77777777" w:rsidTr="00D618EF">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00D618EF">
+          <w:p w14:paraId="23F7C278" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00D618EF">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidR="00B55AF8" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>aculty and</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B55AF8" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00D618EF">
+          <w:p w14:paraId="72EC350E" w14:textId="77777777" w:rsidR="00B55AF8" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00D618EF">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00B55AF8" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>nstitute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011" w:rsidP="00A92011">
+          <w:p w14:paraId="6ABC5484" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011" w:rsidP="00A92011">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidTr="00D618EF">
+      <w:tr w:rsidR="00A92011" w:rsidRPr="00B55AF8" w14:paraId="72E5A41A" w14:textId="77777777" w:rsidTr="00D618EF">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00D618EF">
+          <w:p w14:paraId="566DF922" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00D618EF">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>main s</w:t>
             </w:r>
             <w:r w:rsidR="00B55AF8" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:bidi="de-DE"/>
               </w:rPr>
               <w:t>upervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011" w:rsidP="00A92011">
+          <w:p w14:paraId="53FB8336" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011" w:rsidP="00A92011">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011">
+    <w:p w14:paraId="6ED57274" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00A92011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="0D94B378" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If you were </w:t>
       </w:r>
       <w:r w:rsidR="00AF5E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -1056,115 +1045,115 @@
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>member of a Research Training Group or PhD program, please answer this questions, too</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5670"/>
         <w:gridCol w:w="3261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B739A8" w:rsidRPr="00F97D1E" w:rsidTr="00B739A8">
+      <w:tr w:rsidR="00B739A8" w:rsidRPr="003A2BF9" w14:paraId="0D905FE5" w14:textId="77777777" w:rsidTr="00B739A8">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="000C16FE">
+          <w:p w14:paraId="1CB5C8A7" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="000C16FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00B739A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ame of the RTG / Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="000C16FE">
+          <w:p w14:paraId="04DF8224" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="000C16FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidTr="00B739A8">
+      <w:tr w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w14:paraId="58978C8A" w14:textId="77777777" w:rsidTr="00B739A8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="000C16FE">
+          <w:p w14:paraId="76BB8C3C" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="000C16FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>membership starting</w:t>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> … </w:t>
@@ -1172,72 +1161,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>until</w:t>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="000C16FE">
+          <w:p w14:paraId="13FFD4E8" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="000C16FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidTr="00B739A8">
+      <w:tr w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w14:paraId="657E63CF" w14:textId="77777777" w:rsidTr="00B739A8">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00AF5E5A">
+          <w:p w14:paraId="48F7762E" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00AF5E5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF5E5A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">an </w:t>
@@ -1245,97 +1234,97 @@
             <w:r w:rsidR="00B739A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>your program offer you any additional funding during the phase of completing your PhD</w:t>
             </w:r>
             <w:r w:rsidR="00B739A8" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="000C16FE">
+          <w:p w14:paraId="587D99B4" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="000C16FE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F97D1E">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F97D1E">
+            <w:r w:rsidR="003A2BF9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A2BF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> yes</w:t>
@@ -1356,139 +1345,139 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F97D1E">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F97D1E">
+            <w:r w:rsidR="003A2BF9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A2BF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="3CC7D8BC" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="59D28AA6" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="7D1DE0C9" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="7E458117" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="4B765C25" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:softHyphen/>
@@ -1671,104 +1660,93 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
-[...8 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+    <w:p w14:paraId="16B9DCF9" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>signature</w:t>
-[...9 lines deleted...]
-        <w:t>, name and a</w:t>
+        <w:t>signature, name and a</w:t>
       </w:r>
       <w:r w:rsidR="00B739A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ddress of the PI of the RTG / Program</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00595089" w:rsidRDefault="00595089" w:rsidP="00595089">
+    <w:p w14:paraId="735EF4A7" w14:textId="77777777" w:rsidR="00595089" w:rsidRDefault="00595089" w:rsidP="00595089">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B739A8">
+    <w:p w14:paraId="1CDC8D5A" w14:textId="77777777" w:rsidR="00A92011" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -1787,791 +1765,789 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>onal Financing</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2978"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidTr="00595089">
+      <w:tr w:rsidR="004B1418" w:rsidRPr="00B55AF8" w14:paraId="1C8C2DE4" w14:textId="77777777" w:rsidTr="00595089">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
+          <w:p w14:paraId="542771B6" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
+          <w:p w14:paraId="08423FEB" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="0005363A">
+          <w:p w14:paraId="709AC3F4" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="0005363A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>if so, which one</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B55AF8">
+          <w:p w14:paraId="7C5C6092" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B55AF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>starting</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">… </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>until</w:t>
             </w:r>
             <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00D00E49">
+          <w:p w14:paraId="7EF1C7D5" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>amount</w:t>
             </w:r>
             <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00541B41" w:rsidRPr="00F97D1E" w:rsidTr="00595089">
+      <w:tr w:rsidR="00541B41" w:rsidRPr="003A2BF9" w14:paraId="69D34F09" w14:textId="77777777" w:rsidTr="00595089">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00541B41" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00AF5E5A">
+          <w:p w14:paraId="48C952E1" w14:textId="77777777" w:rsidR="00541B41" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00AF5E5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">financial funding so far </w:t>
             </w:r>
             <w:r w:rsidR="00AF5E5A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>during your doctoral studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00541B41" w:rsidRPr="00B55AF8" w:rsidRDefault="00541B41">
+          <w:p w14:paraId="6E7D4D6A" w14:textId="77777777" w:rsidR="00541B41" w:rsidRPr="00B55AF8" w:rsidRDefault="00541B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00541B41" w:rsidRPr="00B55AF8" w:rsidRDefault="00541B41">
+          <w:p w14:paraId="580FC6E1" w14:textId="77777777" w:rsidR="00541B41" w:rsidRPr="00B55AF8" w:rsidRDefault="00541B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00541B41" w:rsidRPr="00B55AF8" w:rsidRDefault="00541B41">
+          <w:p w14:paraId="704D8AD0" w14:textId="77777777" w:rsidR="00541B41" w:rsidRPr="00B55AF8" w:rsidRDefault="00541B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidTr="00595089">
+      <w:tr w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w14:paraId="73D9A316" w14:textId="77777777" w:rsidTr="00595089">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00AF5E5A">
+          <w:p w14:paraId="6A8C07AD" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00AF5E5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>work</w:t>
             </w:r>
             <w:r w:rsidR="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> contract at Goettingen University during the grant period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
+          <w:p w14:paraId="190F57E9" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F97D1E">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F97D1E">
+            <w:r w:rsidR="003A2BF9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A2BF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49">
+          <w:p w14:paraId="7CAC33DF" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49">
+          <w:p w14:paraId="754EF4FC" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49">
+          <w:p w14:paraId="711954DD" w14:textId="77777777" w:rsidR="00D00E49" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidTr="00595089">
+      <w:tr w:rsidR="004B1418" w:rsidRPr="00B55AF8" w14:paraId="0209A1E9" w14:textId="77777777" w:rsidTr="00595089">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B55AF8">
+          <w:p w14:paraId="7F52661E" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B55AF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>own monthly income during the grant period (including other grants)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
+          <w:p w14:paraId="17249918" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F97D1E">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F97D1E">
+            <w:r w:rsidR="003A2BF9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A2BF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="7211DB7F" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="321E96AA" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="5A86D797" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidTr="00595089">
+      <w:tr w:rsidR="004B1418" w:rsidRPr="00B55AF8" w14:paraId="1897CE0F" w14:textId="77777777" w:rsidTr="00595089">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00A503E5">
+          <w:p w14:paraId="46952A41" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00A503E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">monthly income of your </w:t>
             </w:r>
             <w:r w:rsidR="00A503E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>partner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> during the grant period (including other grants)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
+          <w:p w14:paraId="6382EBCF" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F97D1E">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F97D1E">
+            <w:r w:rsidR="003A2BF9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A2BF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="309D6022" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="207DBC77" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="12B3D8FB" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidTr="00595089">
+      <w:tr w:rsidR="004B1418" w:rsidRPr="00B55AF8" w14:paraId="6F51FBDE" w14:textId="77777777" w:rsidTr="00595089">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B55AF8">
+          <w:p w14:paraId="12C8C3C2" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B55AF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2610,591 +2586,580 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Pflegegeld</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>” or other social benefits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
+          <w:p w14:paraId="3B0AA6B2" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F97D1E">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F97D1E">
+            <w:r w:rsidR="003A2BF9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A2BF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="22A9BD81" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="64D7B23C" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="41DDA6BA" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidTr="00595089">
+      <w:tr w:rsidR="004B1418" w:rsidRPr="00B55AF8" w14:paraId="2BEC79B7" w14:textId="77777777" w:rsidTr="00595089">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B55AF8">
+          <w:p w14:paraId="37386CBC" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00B55AF8" w:rsidP="00B55AF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>officially recognized</w:t>
             </w:r>
             <w:r w:rsidR="00D00E49" w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>severe disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
+          <w:p w14:paraId="0AB03028" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F97D1E">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F97D1E">
+            <w:r w:rsidR="003A2BF9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A2BF9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
+          <w:p w14:paraId="2434296D" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00D00E49" w:rsidP="00D00E49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GdB</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B55AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:           %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="00260B99" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
+          <w:p w14:paraId="4E97AD9F" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A92011" w:rsidRDefault="00A92011">
+    <w:p w14:paraId="2A063840" w14:textId="77777777" w:rsidR="00A92011" w:rsidRDefault="00A92011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8">
+    <w:p w14:paraId="4BA8AFC3" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="216BB4BE" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Confirmation Applicant</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="3C019BE4" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="00B55AF8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="008E45F3" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="24C63C84" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="008E45F3" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E45F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I hereby confirm the accuracy of all i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nformation stated in this appli</w:t>
       </w:r>
       <w:r w:rsidRPr="008E45F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cation. In addition I will inform the GGG about any changes immediately</w:t>
       </w:r>
       <w:r w:rsidR="00AF5E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="008E45F3" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="640C60C1" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="008E45F3" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="008E45F3" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="49E8ACEC" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="008E45F3" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="008E45F3" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="7E3EA748" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="008E45F3" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="008E45F3" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="44A47549" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="008E45F3" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
+    <w:p w14:paraId="74343C5F" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRDefault="00B739A8" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5E5A" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+    <w:p w14:paraId="12FCF3F6" w14:textId="77777777" w:rsidR="00AF5E5A" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5E5A" w:rsidRPr="00AF5E5A" w:rsidRDefault="00AF5E5A" w:rsidP="00AF5E5A">
+    <w:p w14:paraId="0D27EA21" w14:textId="77777777" w:rsidR="00AF5E5A" w:rsidRPr="00AF5E5A" w:rsidRDefault="00AF5E5A" w:rsidP="00AF5E5A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF5E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AF5E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRPr="008E45F3" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
-[...8 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+    <w:p w14:paraId="4F4DAB96" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRPr="008E45F3" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>place</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> and d</w:t>
+        <w:t>place and d</w:t>
       </w:r>
       <w:r w:rsidR="00B739A8" w:rsidRPr="008E45F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ate </w:t>
       </w:r>
       <w:r w:rsidR="00B739A8" w:rsidRPr="008E45F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B739A8" w:rsidRPr="008E45F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -3253,135 +3218,135 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of a</w:t>
       </w:r>
       <w:r w:rsidR="00B739A8" w:rsidRPr="008E45F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pplicant</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRDefault="00B739A8">
+    <w:p w14:paraId="71BC6AC9" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRDefault="00B739A8">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C2681" w:rsidRPr="00B55AF8" w:rsidRDefault="002C2681" w:rsidP="004568B1">
+    <w:p w14:paraId="6459A44B" w14:textId="77777777" w:rsidR="002C2681" w:rsidRPr="00B55AF8" w:rsidRDefault="002C2681" w:rsidP="004568B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00595089" w:rsidP="00B739A8">
+    <w:p w14:paraId="5E00B413" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00595089" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Documents</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00595089" w:rsidP="00B739A8">
+    <w:p w14:paraId="5C092D25" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00595089" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Please include the following documents in your application</w:t>
       </w:r>
       <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00F97D1E" w:rsidP="00B739A8">
+    <w:p w14:paraId="6715C206" w14:textId="2FA7BB0B" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="003A2BF9" w:rsidP="00B739A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00AF5E5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
@@ -3393,51 +3358,51 @@
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>pplication form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00595089">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> GGG</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00595089" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+    <w:p w14:paraId="48C15B5D" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00595089" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00595089" w:rsidRPr="00595089">
         <w:rPr>
@@ -3445,51 +3410,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>esume in table form and diplo</w:t>
       </w:r>
       <w:r w:rsidR="00595089">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mas achieved so far (co</w:t>
       </w:r>
       <w:r w:rsidR="00595089" w:rsidRPr="00595089">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>py)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+    <w:p w14:paraId="3CDAC9F0" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00595089">
@@ -3544,212 +3509,201 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00595089">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> including the following information</w:t>
       </w:r>
       <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D618EF" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+    <w:p w14:paraId="3081DD25" w14:textId="77777777" w:rsidR="00D618EF" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00D618EF" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eginn</w:t>
       </w:r>
       <w:r w:rsidR="00A26A6D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ing and d</w:t>
       </w:r>
       <w:r w:rsidR="00595089">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>evelopment of your thesis until now, state of supervision, financing until now</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+    <w:p w14:paraId="010DAFEF" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>amily</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">amily situation </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> situation </w:t>
-[...8 lines deleted...]
-        <w:t>(</w:t>
+        <w:t xml:space="preserve">number of children, daycare, your activity within the child </w:t>
+      </w:r>
+      <w:r w:rsidR="00B739A8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">care </w:t>
       </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">number of children, daycare, your activity within the child </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>or other kind of care / who is helping?)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00594A95" w:rsidRPr="00594A95" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+    <w:p w14:paraId="05230EFD" w14:textId="77777777" w:rsidR="00594A95" w:rsidRPr="00594A95" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00594A95" w:rsidRPr="00594A95">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ncome of the family and financial support as parents</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+    <w:p w14:paraId="2D02A501" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00A503E5">
         <w:rPr>
@@ -3764,477 +3718,414 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>escription of additional reasons (like social background, disability or illness, residence permit status, need of assistance)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+    <w:p w14:paraId="5980D2F6" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>additional</w:t>
       </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> scientific reasons for receiving the grant (e.g. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Co</w:t>
       </w:r>
       <w:r w:rsidR="00DE431B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>utelle</w:t>
-[...9 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>utelle)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+    <w:p w14:paraId="3E2A1FBD" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>able</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">able of contents of the dissertation that shows the current state of the working progress </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of contents of the dissertation that shows the current state of the working progress </w:t>
+        <w:t xml:space="preserve">finished parts, parts who need to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00B739A8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>revised</w:t>
+      </w:r>
+      <w:r w:rsidR="00594A95">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, parts that are missing</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00E49" w:rsidRPr="00B55AF8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+    <w:p w14:paraId="71107B43" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ork schedule for the period of financial funding</w:t>
       </w:r>
       <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00594A95" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+    <w:p w14:paraId="20559EDF" w14:textId="77777777" w:rsidR="00594A95" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>tatement</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">tatement of your supervision, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of your supervision, </w:t>
+        <w:t xml:space="preserve"> information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>including</w:t>
+        <w:t>on</w:t>
       </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> information </w:t>
+        <w:t xml:space="preserve"> the need and the priority of the GGG-Support. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>on</w:t>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the need and the priority of the GGG-Support. </w:t>
+        <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>I</w:t>
+        <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">t </w:t>
+        <w:t>should tell us</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>als</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve"> in a realistic manner</w:t>
+      </w:r>
+      <w:r w:rsidR="00594A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, if and until when the dissertation will be finished and</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">o </w:t>
+        <w:t xml:space="preserve"> give us</w:t>
       </w:r>
       <w:r w:rsidR="00594A95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>should tell us</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> an evaluation of how the PhD project would profit from this funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F97D1E" w:rsidRPr="00F97D1E" w:rsidRDefault="00F97D1E" w:rsidP="00F97D1E">
+    <w:p w14:paraId="0FBC8949" w14:textId="77777777" w:rsidR="00F97D1E" w:rsidRPr="00F97D1E" w:rsidRDefault="00F97D1E" w:rsidP="00F97D1E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F97D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>statement</w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>statement, which costs will be paid by other institutions (if any).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
+    <w:p w14:paraId="4EEB78CE" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00AF5E5A" w:rsidP="00B739A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="008E45F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>onfirmation as PhD student from your faculty or the students office (copy)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="3A865505" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00DE431B" w:rsidP="004B1418">
+    <w:p w14:paraId="4E788705" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="00DE431B" w:rsidP="004B1418">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4263,160 +4154,152 @@
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00AF5E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="008E45F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mail to</w:t>
       </w:r>
       <w:r w:rsidR="004B1418" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE431B" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="00E09B5E" w14:textId="77777777" w:rsidR="00DE431B" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Göttinger</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E45F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Graduate School of Social Sciences</w:t>
       </w:r>
       <w:r w:rsidR="001D6CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE431B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(GGG),</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00AF5E5A" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="43B522BD" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00AF5E5A" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005109BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Geisma</w:t>
       </w:r>
       <w:r w:rsidR="00A61CA3" w:rsidRPr="005109BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Landstr. </w:t>
+        <w:t xml:space="preserve">r Landstr. </w:t>
       </w:r>
       <w:r w:rsidR="00A61CA3" w:rsidRPr="00AF5E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00B739A8" w:rsidRPr="00AF5E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A61CA3" w:rsidRPr="00AF5E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">37083 Göttingen, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00A61CA3" w:rsidRPr="00AF5E5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>ggg@uni-goettingen.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A61CA3" w:rsidRPr="00AF5E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B739A8" w:rsidRDefault="008E45F3" w:rsidP="004B1418">
+    <w:p w14:paraId="17029258" w14:textId="77777777" w:rsidR="00B739A8" w:rsidRDefault="008E45F3" w:rsidP="004B1418">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions will be answered </w:t>
       </w:r>
       <w:r w:rsidR="00AF5E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>via</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4434,240 +4317,231 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidR="00A61CA3" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00A61CA3" w:rsidRPr="00B55AF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ggg@uni-goettingen.de</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="58B4E534" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>or</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="008E45F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>phone</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>: 0551-39-</w:t>
       </w:r>
       <w:r w:rsidR="00D00E49" w:rsidRPr="00B55AF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>28217</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="2EC9CE50" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="00B55AF8" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B1418" w:rsidRPr="00B55AF8">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="27BA4764" w14:textId="77777777" w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="42E38B5C" w14:textId="77777777" w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="0EFCA569" w14:textId="77777777" w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+    <w:p w14:paraId="15B67C2E" w14:textId="77777777" w:rsidR="004B1418" w:rsidRDefault="004B1418" w:rsidP="004B1418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="004B1418" w:rsidRPr="005109BB" w:rsidRDefault="004B1418" w:rsidP="004B1418">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1DDBA5EC" w14:textId="77777777" w:rsidR="004B1418" w:rsidRPr="005109BB" w:rsidRDefault="004B1418" w:rsidP="004B1418">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005109BB">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
     <w:r w:rsidR="005109BB" w:rsidRPr="005109BB">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
@@ -4782,51 +4656,51 @@
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">f the </w:t>
     </w:r>
     <w:r w:rsidRPr="005109BB">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>GGG</w:t>
     </w:r>
     <w:r w:rsidRPr="004B1418">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C17C203" wp14:editId="567ABB8A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="topMargin">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="1752600" cy="764292"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Logo_GGG_klein.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -4836,51 +4710,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1752600" cy="764292"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07823F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9C4AFA8"/>
     <w:lvl w:ilvl="0" w:tplc="0407000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5697,166 +5571,169 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A92011"/>
     <w:rsid w:val="0005363A"/>
     <w:rsid w:val="0007303F"/>
     <w:rsid w:val="000B0449"/>
     <w:rsid w:val="00112572"/>
     <w:rsid w:val="00130A01"/>
     <w:rsid w:val="0016041B"/>
     <w:rsid w:val="0019387F"/>
     <w:rsid w:val="001C57D4"/>
     <w:rsid w:val="001D6CF3"/>
     <w:rsid w:val="002C2681"/>
+    <w:rsid w:val="003A2BF9"/>
     <w:rsid w:val="004568B1"/>
     <w:rsid w:val="004A47D7"/>
     <w:rsid w:val="004B1418"/>
     <w:rsid w:val="005109BB"/>
     <w:rsid w:val="00541B41"/>
     <w:rsid w:val="00594A95"/>
     <w:rsid w:val="00595089"/>
     <w:rsid w:val="005A44A1"/>
     <w:rsid w:val="005F6E27"/>
     <w:rsid w:val="00653345"/>
     <w:rsid w:val="00685ADD"/>
     <w:rsid w:val="008E45F3"/>
     <w:rsid w:val="00981F01"/>
     <w:rsid w:val="009D0042"/>
     <w:rsid w:val="00A2562B"/>
     <w:rsid w:val="00A26A6D"/>
     <w:rsid w:val="00A503E5"/>
     <w:rsid w:val="00A61CA3"/>
     <w:rsid w:val="00A92011"/>
     <w:rsid w:val="00AF5E5A"/>
     <w:rsid w:val="00B55AF8"/>
     <w:rsid w:val="00B739A8"/>
     <w:rsid w:val="00C66AA1"/>
     <w:rsid w:val="00CD7645"/>
     <w:rsid w:val="00CF138F"/>
     <w:rsid w:val="00CF51BB"/>
     <w:rsid w:val="00D00E49"/>
     <w:rsid w:val="00D33D20"/>
     <w:rsid w:val="00D618EF"/>
     <w:rsid w:val="00DE431B"/>
     <w:rsid w:val="00E36A9C"/>
     <w:rsid w:val="00E671C3"/>
     <w:rsid w:val="00F97D1E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="78DB945B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0DE6900E-4A51-4CA6-9A3A-A328886C71B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5918,98 +5795,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -6184,50 +6057,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D33D20"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -6388,62 +6266,74 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00541B41"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00541B41"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A2BF9"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uni-goettingen.de/de/document/download/46e1c64b77447ba898995365dfedc33b-en.doc/FragebogenNeuzulassungen%20englisch%202017.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggg@uni-goettingen.de" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggg@uni-goettingen.de" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-goettingen.de/de/document/download/75bd9ce1f362a26044383f19a4c57c76-en.doc/FragebogenNeuzulassungen%20english%202022_neuesLogo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggg@uni-goettingen.de" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ggg@uni-goettingen.de" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -6688,70 +6578,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8264C2A4-88D3-4935-BAC7-BCCDDA5850CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>497</Words>
-  <Characters>3135</Characters>
+  <Words>498</Words>
+  <Characters>3143</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3625</CharactersWithSpaces>
+  <CharactersWithSpaces>3634</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bettina Roß</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>